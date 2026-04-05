--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Delalex </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marco Brizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open mic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paula Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archdaily (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien par Anthony Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Architecture (podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Wolfgang Kabish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11.2023, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme du Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, hors-série, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture d'aujourdhui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ludovica Proietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle Decor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Stories Bergen School of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 02, pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bateau de Thésée : ou comment un musée survit au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Paul Virilio (Dromologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Richard Scoffier : La génétique de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structure et anarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Is there an essential space to the school ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazzochioo Architecture Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : le confinement a rappelé la valeur de la présence physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'hyperdémocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp. 48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Allogi e rifugio d'emergenza, Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Gilles Delalex et la forteresse de Suomenlinna à Helsinki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun Car Place : un palais de la culture automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison d’Architecture d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, p. 23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en ligne : Going public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerant Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Fiction and realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dortmund Architecture days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crisis is our chance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esbroufe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Glass Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartha magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Issue 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'architecture Marseille, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du Ball Theater à Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan de formation du comité interministériel pour l'architecture à l'export (COMAREX), Cité de l'architecture et du patrimoine, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arraigada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale d'architecture de Venise 2023, Pavillons de la France et de l'Argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bochum (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Torcuato di Tella, 2023, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'horizon, Amancio Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Canadien d'Architecture, 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tamburelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Grundkurs, What is architecture about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Bruno, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux reliefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Malaquais, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)thinking sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon Belge, Biennale d'architecture de Venise 2023, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Five on Five</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Graduate School of Design, 2023, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano Archweek, 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEORGI STANISHEV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST Festival of Schools of Architecture, Nov 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola da Cidade, 2023, Sao Paolo (en ligne), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exhibiting architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AA visiting School Zurich, 2023, Zurich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Architektursommer, 2023, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kent State University Florence, 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Lyon, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dreyer Foundation, 2022, Copenhague (online), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Edimbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edimbourg, 2022, Edimbourg (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement abordable, autre défi de la qualité architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iowa State University Rome, 2022, Rome (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transient living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some fragments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum im Bellpark, 2022, Kriens, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ThinkTank à l'Institut Suédois, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire les impacts de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM (en ligne), 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Nationale des Etudiants en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristy of Applied Sciences Munich, 2022, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association London, 2022, London (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politechnico di Milano, 2022, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in space(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domus (en ligne), 2021, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture vue d'ailleurs, entre évolutions et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'économie de l'architecture, Ministère de la culture, Cité de l'architecture et du patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public lecture UDK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UDK Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary is always over</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS Sydney (en ligne), 2021, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nancy (en ligne), 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat avec B+ Berlin, Plateforme de la création architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'Architecture et du Patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM, Maison Ozenfant, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Valencia, 2020, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Architecture (en ligne), 2020, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reuse and New Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, 2020, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture entre ville et nature, séminaire participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Argenteuil, 2020, Argenteuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces pour l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien (en ligne), 2020, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction and realism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Dortmund, 2020, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : à qui profitent les prix ? ENSA Paris-Malaquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau réalisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Leibniz (en ligne), 2020, Hanover, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie Darmstadt, 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The extension of the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Behrens school of architecture, 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idenditat der Architektur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RWTH Aachen University, 2019, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bergen School of Architecture, 2019, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaic Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Days of Architecture and Design (DAAD), 2019, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture à quel prix ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Holcim awards, Maison de l'architecture d'Ile de France, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La course à pied en ville, Espace la Montgolfière, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logicas de innovation y cambio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona Building Construmat, 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This will fill that</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Center for Architecture (LUCA), 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels futurs pour l'architecture ? Nouveaux contextes, nouveaux paradigmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achitectuur Instituut Roterdam, 2019, Roatterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Technique de Bavière, 2019, Regensburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association of Ireland, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Eindhoven University of Technology, Nov 2018, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAB Barcelona School of Architecture, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bauhaus Universität Weimar, Dec 2018, Weimar - Bauhaus Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foundations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III BIA Urban Regeneration Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Chili, Apr 2018, Santiago (Chile), Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autoroute ou la Métropole en Mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’architecture de Marseille, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical Figures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design-Think conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität TU, Nov 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l’arsenal, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTPU, Nov 2018, Kaiserslautern Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l’architecture de Bienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bienne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop &amp; conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo ASJ, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Arquitectura, Diseño y Urbanismo, Apr 2018, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, Fiction, Occupation : le Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture n’est pas finie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien, Im Gesprach mit André Kempe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch+. Zeitschrift für Architektur und Städtebau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, Neuer Realismus in der Französischen Architektur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Kittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, arc en rêve. 1, 203 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux Arts de Paris, ENSA Paris-Malaquais, 256 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture & ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSBA/Beaux-Arts de Paris éditions, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA, pp.222-236, 2022, 978-2-84056-688-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'architecture de la foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-arts de Paris, ENSA Paris-Malaquais, pp.222-236, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux Arts de Paris, ENSA Paris-Malaquais, pp.4-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.2-4, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micronations, infrastructures de sécession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public. Infrastructure, architecture, territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris, pp.37-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat du pavillon français de la Biennale d'architecture de Venise 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat de l'exposition au CCA de Montréal, A l'horizon, sur Amancio Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Les rendez-vous manqués de l'architecture, galerie King Kong, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, Impasse des Lilas, MBL architectes, arc en rêve, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective Lauréats du prix de Genève, Pavillon Sicli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Composite presence, dans le cadre du pavillon belge de la Biennale d'architecture de Venise 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : ce que la maquette fait à l'architecture. Maison de l'architecture d'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Models. Forum Stadtpark, Graz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation architecturale, Cité de l'architecture et du patrimoine, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Brandlhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Institution building, CIVA, Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, La beauté d'une ville, Pavillon de l'Arsenal, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Jules Valentin-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. 2024, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury (president), thèse de doctorale de Jean-Patrice Calori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Saclay, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury, thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Delalex </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marco Brizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open mic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien par Anthony Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Architecture (podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paula Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archdaily (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Wolfgang Kabish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11.2023, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture d'aujourdhui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme du Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, hors-série, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ludovica Proietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle Decor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Stories Bergen School of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 02, pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bateau de Thésée : ou comment un musée survit au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Paul Virilio (Dromologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Richard Scoffier : La génétique de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structure et anarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Is there an essential space to the school ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazzochioo Architecture Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : le confinement a rappelé la valeur de la présence physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Allogi e rifugio d'emergenza, Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Gilles Delalex et la forteresse de Suomenlinna à Helsinki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'hyperdémocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp. 48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun Car Place : un palais de la culture automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison d’Architecture d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, p. 23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en ligne : Going public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerant Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Fiction and realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dortmund Architecture days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esbroufe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crisis is our chance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Glass Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartha magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Issue 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kent State University Florence, 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Architektursommer, 2023, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'architecture Marseille, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du Ball Theater à Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan de formation du comité interministériel pour l'architecture à l'export (COMAREX), Cité de l'architecture et du patrimoine, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arraigada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale d'architecture de Venise 2023, Pavillons de la France et de l'Argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'horizon, Amancio Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Canadien d'Architecture, 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tamburelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Grundkurs, What is architecture about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Bruno, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux reliefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Malaquais, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bochum (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Torcuato di Tella, 2023, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)thinking sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon Belge, Biennale d'architecture de Venise 2023, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Five on Five</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Graduate School of Design, 2023, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano Archweek, 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEORGI STANISHEV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST Festival of Schools of Architecture, Nov 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola da Cidade, 2023, Sao Paolo (en ligne), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exhibiting architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AA visiting School Zurich, 2023, Zurich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association London, 2022, London (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politechnico di Milano, 2022, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Lyon, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dreyer Foundation, 2022, Copenhague (online), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iowa State University Rome, 2022, Rome (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transient living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement abordable, autre défi de la qualité architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Edimbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edimbourg, 2022, Edimbourg (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some fragments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum im Bellpark, 2022, Kriens, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ThinkTank à l'Institut Suédois, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire les impacts de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM (en ligne), 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Nationale des Etudiants en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristy of Applied Sciences Munich, 2022, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public lecture UDK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UDK Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture vue d'ailleurs, entre évolutions et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'économie de l'architecture, Ministère de la culture, Cité de l'architecture et du patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in space(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domus (en ligne), 2021, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary is always over</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS Sydney (en ligne), 2021, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nancy (en ligne), 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat avec B+ Berlin, Plateforme de la création architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'Architecture et du Patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM, Maison Ozenfant, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture entre ville et nature, séminaire participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Argenteuil, 2020, Argenteuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Valencia, 2020, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reuse and New Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, 2020, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Architecture (en ligne), 2020, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces pour l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien (en ligne), 2020, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction and realism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Dortmund, 2020, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : à qui profitent les prix ? ENSA Paris-Malaquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau réalisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Leibniz (en ligne), 2020, Hanover, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association of Ireland, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie Darmstadt, 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La course à pied en ville, Espace la Montgolfière, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture à quel prix ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Holcim awards, Maison de l'architecture d'Ile de France, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaic Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Days of Architecture and Design (DAAD), 2019, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The extension of the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Behrens school of architecture, 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bergen School of Architecture, 2019, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idenditat der Architektur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RWTH Aachen University, 2019, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logicas de innovation y cambio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona Building Construmat, 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This will fill that</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Center for Architecture (LUCA), 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels futurs pour l'architecture ? Nouveaux contextes, nouveaux paradigmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Technique de Bavière, 2019, Regensburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achitectuur Instituut Roterdam, 2019, Roatterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Arquitectura, Diseño y Urbanismo, Apr 2018, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical Figures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design-Think conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität TU, Nov 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l’arsenal, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foundations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III BIA Urban Regeneration Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Chili, Apr 2018, Santiago (Chile), Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autoroute ou la Métropole en Mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’architecture de Marseille, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Eindhoven University of Technology, Nov 2018, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAB Barcelona School of Architecture, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bauhaus Universität Weimar, Dec 2018, Weimar - Bauhaus Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTPU, Nov 2018, Kaiserslautern Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l’architecture de Bienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bienne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop &amp; conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo ASJ, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture n’est pas finie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, Fiction, Occupation : le Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien, Im Gesprach mit André Kempe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch+. Zeitschrift für Architektur und Städtebau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, Neuer Realismus in der Französischen Architektur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Kittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, arc en rêve. 1, 203 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture & ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSBA/Beaux-Arts de Paris éditions, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux Arts de Paris, ENSA Paris-Malaquais, 256 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA, pp.222-236, 2022, 978-2-84056-688-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'architecture de la foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-arts de Paris, ENSA Paris-Malaquais, pp.222-236, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux Arts de Paris, ENSA Paris-Malaquais, pp.4-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.2-4, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micronations, infrastructures de sécession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public. Infrastructure, architecture, territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris, pp.37-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat du pavillon français de la Biennale d'architecture de Venise 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat de l'exposition au CCA de Montréal, A l'horizon, sur Amancio Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective Lauréats du prix de Genève, Pavillon Sicli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Les rendez-vous manqués de l'architecture, galerie King Kong, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, Impasse des Lilas, MBL architectes, arc en rêve, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Institution building, CIVA, Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, La beauté d'une ville, Pavillon de l'Arsenal, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Composite presence, dans le cadre du pavillon belge de la Biennale d'architecture de Venise 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Models. Forum Stadtpark, Graz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : ce que la maquette fait à l'architecture. Maison de l'architecture d'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation architecturale, Cité de l'architecture et du patrimoine, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Brandlhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Jules Valentin-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. 2024, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury (president), thèse de doctorale de Jean-Patrice Calori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Saclay, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury, thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545335v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Stanishev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544998v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arraigada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamburelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jacob" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545305v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armengaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragouci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GEORGI STANISHEV" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545295v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545303v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545269v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592221v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592189v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592178v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bienvenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gallanti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Kittler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Onaner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Brandlhuber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545258v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545256v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Stanishev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arraigada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamburelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jacob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armengaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragouci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GEORGI STANISHEV" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545071v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bienvenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gallanti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Kittler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Onaner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Brandlhuber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>