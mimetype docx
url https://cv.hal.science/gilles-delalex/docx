--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Delalex </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marco Brizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open mic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien par Anthony Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Architecture (podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paula Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archdaily (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Wolfgang Kabish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11.2023, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture d'aujourdhui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme du Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, hors-série, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ludovica Proietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle Decor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Stories Bergen School of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 02, pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bateau de Thésée : ou comment un musée survit au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Paul Virilio (Dromologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Richard Scoffier : La génétique de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structure et anarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Is there an essential space to the school ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazzochioo Architecture Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : le confinement a rappelé la valeur de la présence physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Allogi e rifugio d'emergenza, Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Gilles Delalex et la forteresse de Suomenlinna à Helsinki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'hyperdémocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp. 48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun Car Place : un palais de la culture automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison d’Architecture d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, p. 23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en ligne : Going public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerant Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Fiction and realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dortmund Architecture days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esbroufe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crisis is our chance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Glass Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartha magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Issue 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kent State University Florence, 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Architektursommer, 2023, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'architecture Marseille, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du Ball Theater à Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan de formation du comité interministériel pour l'architecture à l'export (COMAREX), Cité de l'architecture et du patrimoine, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arraigada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale d'architecture de Venise 2023, Pavillons de la France et de l'Argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'horizon, Amancio Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Canadien d'Architecture, 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tamburelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Grundkurs, What is architecture about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Bruno, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux reliefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Malaquais, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bochum (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Torcuato di Tella, 2023, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)thinking sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon Belge, Biennale d'architecture de Venise 2023, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Five on Five</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Graduate School of Design, 2023, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano Archweek, 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEORGI STANISHEV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST Festival of Schools of Architecture, Nov 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola da Cidade, 2023, Sao Paolo (en ligne), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exhibiting architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AA visiting School Zurich, 2023, Zurich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association London, 2022, London (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politechnico di Milano, 2022, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Lyon, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dreyer Foundation, 2022, Copenhague (online), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iowa State University Rome, 2022, Rome (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transient living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement abordable, autre défi de la qualité architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Edimbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edimbourg, 2022, Edimbourg (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some fragments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum im Bellpark, 2022, Kriens, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ThinkTank à l'Institut Suédois, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire les impacts de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM (en ligne), 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Nationale des Etudiants en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristy of Applied Sciences Munich, 2022, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public lecture UDK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UDK Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture vue d'ailleurs, entre évolutions et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'économie de l'architecture, Ministère de la culture, Cité de l'architecture et du patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in space(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domus (en ligne), 2021, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary is always over</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS Sydney (en ligne), 2021, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nancy (en ligne), 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat avec B+ Berlin, Plateforme de la création architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'Architecture et du Patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM, Maison Ozenfant, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture entre ville et nature, séminaire participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Argenteuil, 2020, Argenteuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Valencia, 2020, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reuse and New Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, 2020, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Architecture (en ligne), 2020, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces pour l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien (en ligne), 2020, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction and realism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Dortmund, 2020, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : à qui profitent les prix ? ENSA Paris-Malaquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau réalisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Leibniz (en ligne), 2020, Hanover, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association of Ireland, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie Darmstadt, 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La course à pied en ville, Espace la Montgolfière, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture à quel prix ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Holcim awards, Maison de l'architecture d'Ile de France, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaic Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Days of Architecture and Design (DAAD), 2019, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The extension of the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Behrens school of architecture, 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bergen School of Architecture, 2019, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idenditat der Architektur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RWTH Aachen University, 2019, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logicas de innovation y cambio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona Building Construmat, 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This will fill that</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Center for Architecture (LUCA), 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels futurs pour l'architecture ? Nouveaux contextes, nouveaux paradigmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Technique de Bavière, 2019, Regensburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achitectuur Instituut Roterdam, 2019, Roatterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Arquitectura, Diseño y Urbanismo, Apr 2018, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical Figures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design-Think conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität TU, Nov 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l’arsenal, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foundations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III BIA Urban Regeneration Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Chili, Apr 2018, Santiago (Chile), Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autoroute ou la Métropole en Mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’architecture de Marseille, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Eindhoven University of Technology, Nov 2018, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAB Barcelona School of Architecture, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bauhaus Universität Weimar, Dec 2018, Weimar - Bauhaus Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTPU, Nov 2018, Kaiserslautern Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l’architecture de Bienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bienne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop &amp; conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo ASJ, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture n’est pas finie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, Fiction, Occupation : le Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien, Im Gesprach mit André Kempe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch+. Zeitschrift für Architektur und Städtebau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, Neuer Realismus in der Französischen Architektur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Kittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, arc en rêve. 1, 203 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture & ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSBA/Beaux-Arts de Paris éditions, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux Arts de Paris, ENSA Paris-Malaquais, 256 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA, pp.222-236, 2022, 978-2-84056-688-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'architecture de la foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-arts de Paris, ENSA Paris-Malaquais, pp.222-236, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux Arts de Paris, ENSA Paris-Malaquais, pp.4-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.2-4, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micronations, infrastructures de sécession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public. Infrastructure, architecture, territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris, pp.37-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat du pavillon français de la Biennale d'architecture de Venise 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat de l'exposition au CCA de Montréal, A l'horizon, sur Amancio Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective Lauréats du prix de Genève, Pavillon Sicli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Les rendez-vous manqués de l'architecture, galerie King Kong, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, Impasse des Lilas, MBL architectes, arc en rêve, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Institution building, CIVA, Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, La beauté d'une ville, Pavillon de l'Arsenal, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Composite presence, dans le cadre du pavillon belge de la Biennale d'architecture de Venise 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Models. Forum Stadtpark, Graz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : ce que la maquette fait à l'architecture. Maison de l'architecture d'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation architecturale, Cité de l'architecture et du patrimoine, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Brandlhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Jules Valentin-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. 2024, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury (president), thèse de doctorale de Jean-Patrice Calori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Saclay, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury, thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Delalex </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marco Brizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open mic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien par Anthony Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Architecture (podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paula Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archdaily (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme du Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, hors-série, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture d'aujourdhui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Wolfgang Kabish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11.2023, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ludovica Proietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle Decor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Stories Bergen School of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 02, pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bateau de Thésée : ou comment un musée survit au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Paul Virilio (Dromologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Richard Scoffier : La génétique de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structure et anarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Is there an essential space to the school ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazzochioo Architecture Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : le confinement a rappelé la valeur de la présence physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'hyperdémocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp. 48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Allogi e rifugio d'emergenza, Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Gilles Delalex et la forteresse de Suomenlinna à Helsinki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun Car Place : un palais de la culture automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison d’Architecture d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, p. 23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en ligne : Going public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerant Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Fiction and realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dortmund Architecture days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esbroufe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crisis is our chance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Glass Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartha magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Issue 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'architecture Marseille, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du Ball Theater à Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan de formation du comité interministériel pour l'architecture à l'export (COMAREX), Cité de l'architecture et du patrimoine, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arraigada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale d'architecture de Venise 2023, Pavillons de la France et de l'Argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'horizon, Amancio Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Canadien d'Architecture, 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tamburelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Grundkurs, What is architecture about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Bruno, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux reliefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Malaquais, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bochum (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Torcuato di Tella, 2023, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)thinking sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon Belge, Biennale d'architecture de Venise 2023, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano Archweek, 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Five on Five</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Graduate School of Design, 2023, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEORGI STANISHEV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST Festival of Schools of Architecture, Nov 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola da Cidade, 2023, Sao Paolo (en ligne), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exhibiting architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AA visiting School Zurich, 2023, Zurich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Architektursommer, 2023, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kent State University Florence, 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Lyon, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dreyer Foundation, 2022, Copenhague (online), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iowa State University Rome, 2022, Rome (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transient living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement abordable, autre défi de la qualité architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Edimbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edimbourg, 2022, Edimbourg (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some fragments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum im Bellpark, 2022, Kriens, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ThinkTank à l'Institut Suédois, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire les impacts de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM (en ligne), 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Nationale des Etudiants en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristy of Applied Sciences Munich, 2022, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association London, 2022, London (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politechnico di Milano, 2022, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture vue d'ailleurs, entre évolutions et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'économie de l'architecture, Ministère de la culture, Cité de l'architecture et du patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public lecture UDK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UDK Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in space(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domus (en ligne), 2021, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary is always over</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS Sydney (en ligne), 2021, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nancy (en ligne), 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat avec B+ Berlin, Plateforme de la création architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'Architecture et du Patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM, Maison Ozenfant, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture entre ville et nature, séminaire participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Argenteuil, 2020, Argenteuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Valencia, 2020, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reuse and New Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, 2020, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Architecture (en ligne), 2020, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces pour l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien (en ligne), 2020, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction and realism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Dortmund, 2020, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : à qui profitent les prix ? ENSA Paris-Malaquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau réalisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Leibniz (en ligne), 2020, Hanover, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie Darmstadt, 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaic Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Days of Architecture and Design (DAAD), 2019, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture à quel prix ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Holcim awards, Maison de l'architecture d'Ile de France, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La course à pied en ville, Espace la Montgolfière, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The extension of the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Behrens school of architecture, 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bergen School of Architecture, 2019, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idenditat der Architektur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RWTH Aachen University, 2019, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logicas de innovation y cambio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona Building Construmat, 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This will fill that</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Center for Architecture (LUCA), 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels futurs pour l'architecture ? Nouveaux contextes, nouveaux paradigmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Technique de Bavière, 2019, Regensburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achitectuur Instituut Roterdam, 2019, Roatterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association of Ireland, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foundations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III BIA Urban Regeneration Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Chili, Apr 2018, Santiago (Chile), Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autoroute ou la Métropole en Mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’architecture de Marseille, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical Figures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design-Think conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität TU, Nov 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l’arsenal, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Eindhoven University of Technology, Nov 2018, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAB Barcelona School of Architecture, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bauhaus Universität Weimar, Dec 2018, Weimar - Bauhaus Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTPU, Nov 2018, Kaiserslautern Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l’architecture de Bienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bienne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop &amp; conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo ASJ, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Arquitectura, Diseño y Urbanismo, Apr 2018, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, Fiction, Occupation : le Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture n’est pas finie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien, Im Gesprach mit André Kempe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch+. Zeitschrift für Architektur und Städtebau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, Neuer Realismus in der Französischen Architektur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Kittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, arc en rêve. 1, 203 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux Arts de Paris, ENSA Paris-Malaquais, 256 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture & ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSBA/Beaux-Arts de Paris éditions, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA, pp.222-236, 2022, 978-2-84056-688-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'architecture de la foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-arts de Paris, ENSA Paris-Malaquais, pp.222-236, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux Arts de Paris, ENSA Paris-Malaquais, pp.4-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.2-4, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micronations, infrastructures de sécession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public. Infrastructure, architecture, territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris, pp.37-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat du pavillon français de la Biennale d'architecture de Venise 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat de l'exposition au CCA de Montréal, A l'horizon, sur Amancio Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Les rendez-vous manqués de l'architecture, galerie King Kong, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, Impasse des Lilas, MBL architectes, arc en rêve, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective Lauréats du prix de Genève, Pavillon Sicli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Composite presence, dans le cadre du pavillon belge de la Biennale d'architecture de Venise 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : ce que la maquette fait à l'architecture. Maison de l'architecture d'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Models. Forum Stadtpark, Graz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation architecturale, Cité de l'architecture et du patrimoine, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Brandlhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, La beauté d'une ville, Pavillon de l'Arsenal, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Institution building, CIVA, Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Jules Valentin-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. 2024, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury (president), thèse de doctorale de Jean-Patrice Calori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Saclay, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury, thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Stanishev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544985v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545302v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arraigada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545297v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamburelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jacob" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545305v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armengaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragouci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545169v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545159v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553374v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545168v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GEORGI STANISHEV" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545123v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545103v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanchet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545074v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545061v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545081v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545071v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592286v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bienvenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gallanti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Kittler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Onaner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545254v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545248v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Brandlhuber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Stanishev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arraigada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamburelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armengaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragouci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GEORGI STANISHEV" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bienvenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gallanti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Kittler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Onaner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Brandlhuber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>