--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Delalex </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marco Brizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open mic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien par Anthony Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Architecture (podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paula Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archdaily (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme du Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, hors-série, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture d'aujourdhui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Wolfgang Kabish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11.2023, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ludovica Proietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle Decor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Stories Bergen School of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 02, pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bateau de Thésée : ou comment un musée survit au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Paul Virilio (Dromologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Richard Scoffier : La génétique de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structure et anarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Is there an essential space to the school ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazzochioo Architecture Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : le confinement a rappelé la valeur de la présence physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'hyperdémocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp. 48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Allogi e rifugio d'emergenza, Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Gilles Delalex et la forteresse de Suomenlinna à Helsinki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun Car Place : un palais de la culture automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison d’Architecture d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, p. 23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en ligne : Going public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerant Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Fiction and realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dortmund Architecture days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esbroufe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crisis is our chance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Glass Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartha magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Issue 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'architecture Marseille, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du Ball Theater à Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan de formation du comité interministériel pour l'architecture à l'export (COMAREX), Cité de l'architecture et du patrimoine, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arraigada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale d'architecture de Venise 2023, Pavillons de la France et de l'Argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'horizon, Amancio Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Canadien d'Architecture, 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tamburelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Grundkurs, What is architecture about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Bruno, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux reliefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Malaquais, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bochum (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Torcuato di Tella, 2023, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)thinking sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon Belge, Biennale d'architecture de Venise 2023, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano Archweek, 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Five on Five</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Graduate School of Design, 2023, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEORGI STANISHEV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST Festival of Schools of Architecture, Nov 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola da Cidade, 2023, Sao Paolo (en ligne), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exhibiting architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AA visiting School Zurich, 2023, Zurich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Architektursommer, 2023, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kent State University Florence, 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Lyon, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dreyer Foundation, 2022, Copenhague (online), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iowa State University Rome, 2022, Rome (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transient living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement abordable, autre défi de la qualité architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Edimbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edimbourg, 2022, Edimbourg (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some fragments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum im Bellpark, 2022, Kriens, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ThinkTank à l'Institut Suédois, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire les impacts de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM (en ligne), 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Nationale des Etudiants en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristy of Applied Sciences Munich, 2022, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association London, 2022, London (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politechnico di Milano, 2022, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture vue d'ailleurs, entre évolutions et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'économie de l'architecture, Ministère de la culture, Cité de l'architecture et du patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public lecture UDK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UDK Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in space(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domus (en ligne), 2021, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary is always over</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS Sydney (en ligne), 2021, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nancy (en ligne), 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat avec B+ Berlin, Plateforme de la création architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'Architecture et du Patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM, Maison Ozenfant, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture entre ville et nature, séminaire participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Argenteuil, 2020, Argenteuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Valencia, 2020, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reuse and New Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, 2020, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Architecture (en ligne), 2020, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces pour l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien (en ligne), 2020, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction and realism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Dortmund, 2020, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : à qui profitent les prix ? ENSA Paris-Malaquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau réalisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Leibniz (en ligne), 2020, Hanover, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie Darmstadt, 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaic Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Days of Architecture and Design (DAAD), 2019, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture à quel prix ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Holcim awards, Maison de l'architecture d'Ile de France, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La course à pied en ville, Espace la Montgolfière, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The extension of the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Behrens school of architecture, 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bergen School of Architecture, 2019, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idenditat der Architektur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RWTH Aachen University, 2019, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logicas de innovation y cambio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona Building Construmat, 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This will fill that</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Center for Architecture (LUCA), 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels futurs pour l'architecture ? Nouveaux contextes, nouveaux paradigmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Technique de Bavière, 2019, Regensburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achitectuur Instituut Roterdam, 2019, Roatterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association of Ireland, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foundations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III BIA Urban Regeneration Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Chili, Apr 2018, Santiago (Chile), Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autoroute ou la Métropole en Mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’architecture de Marseille, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical Figures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design-Think conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität TU, Nov 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l’arsenal, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Eindhoven University of Technology, Nov 2018, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAB Barcelona School of Architecture, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bauhaus Universität Weimar, Dec 2018, Weimar - Bauhaus Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTPU, Nov 2018, Kaiserslautern Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l’architecture de Bienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bienne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop &amp; conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo ASJ, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Arquitectura, Diseño y Urbanismo, Apr 2018, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, Fiction, Occupation : le Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture n’est pas finie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien, Im Gesprach mit André Kempe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch+. Zeitschrift für Architektur und Städtebau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, Neuer Realismus in der Französischen Architektur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Kittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, arc en rêve. 1, 203 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux Arts de Paris, ENSA Paris-Malaquais, 256 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture & ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSBA/Beaux-Arts de Paris éditions, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA, pp.222-236, 2022, 978-2-84056-688-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'architecture de la foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-arts de Paris, ENSA Paris-Malaquais, pp.222-236, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux Arts de Paris, ENSA Paris-Malaquais, pp.4-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.2-4, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micronations, infrastructures de sécession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public. Infrastructure, architecture, territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris, pp.37-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat du pavillon français de la Biennale d'architecture de Venise 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat de l'exposition au CCA de Montréal, A l'horizon, sur Amancio Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Les rendez-vous manqués de l'architecture, galerie King Kong, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, Impasse des Lilas, MBL architectes, arc en rêve, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective Lauréats du prix de Genève, Pavillon Sicli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Composite presence, dans le cadre du pavillon belge de la Biennale d'architecture de Venise 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : ce que la maquette fait à l'architecture. Maison de l'architecture d'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Models. Forum Stadtpark, Graz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation architecturale, Cité de l'architecture et du patrimoine, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Brandlhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, La beauté d'une ville, Pavillon de l'Arsenal, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Institution building, CIVA, Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Jules Valentin-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. 2024, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury (president), thèse de doctorale de Jean-Patrice Calori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Saclay, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury, thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Delalex </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Marco Brizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open mic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Paula Pintos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archdaily (en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien par Anthony Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talking Architecture (podcast)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme du Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, hors-série, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'architecture de la fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture d'aujourdhui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Wolfgang Kabish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bauwelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11.2023, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Ludovica Proietti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elle Decor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Project Stories Bergen School of Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 02, pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bateau de Thésée : ou comment un musée survit au changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Paul Virilio (Dromologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Richard Scoffier : La génétique de l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre structure et anarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : le confinement a rappelé la valeur de la présence physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC Le Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Is there an essential space to the school ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mazzochioo Architecture Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de l'hyperdémocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 419, pp. 48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Allogi e rifugio d'emergenza, Parigi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Gilles Delalex et la forteresse de Suomenlinna à Helsinki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun Car Place : un palais de la culture automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan Libre. Journal de la Maison d’Architecture d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, p. 23-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien en ligne : Going public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Itinerant Office</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien : Fiction and realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dortmund Architecture days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crisis is our chance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2G</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des métaphores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Esbroufe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, p. 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five Glass Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartha magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Issue 3-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hamburger Architektursommer, 2023, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kent State University Florence, 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Arraigada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale d'architecture de Venise 2023, Pavillons de la France et de l'Argentine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du Ball Theater à Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plan de formation du comité interministériel pour l'architecture à l'export (COMAREX), Cité de l'architecture et du patrimoine, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques de la liberté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'architecture Marseille, 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Bochum (en ligne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Torcuato di Tella, 2023, Buenos Aires (en ligne), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien, 2023, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ball theather – La fête n’est pas finie, Pavillon français pour la Biennale de Venise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l'horizon, Amancio Williams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Canadien d'Architecture, 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tamburelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">About Grundkurs, What is architecture about ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Bruno, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Ragouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux reliefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Paris-Malaquais, 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Milano Archweek, 2023, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Five on Five</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harvard Graduate School of Design, 2023, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)thinking sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon Belge, Biennale d'architecture de Venise 2023, 2023, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEORGI STANISHEV</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAST Festival of Schools of Architecture, Nov 2023, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Practices of freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola da Cidade, 2023, Sao Paolo (en ligne), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exhibiting architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AA visiting School Zurich, 2023, Zurich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association London, 2022, London (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Politechnico di Milano, 2022, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Condenser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dreyer Foundation, 2022, Copenhague (online), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Lyon, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement abordable, autre défi de la qualité architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence Edimbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective housing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edimbourg, 2022, Edimbourg (en ligne), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iowa State University Rome, 2022, Rome (en ligne), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transient living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ThinkTank à l'Institut Suédois, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Some fragments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museum im Bellpark, 2022, Kriens, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réduire les impacts de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM (en ligne), 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Nationale des Etudiants en architecture et paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univeristy of Applied Sciences Munich, 2022, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning in space(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domus (en ligne), 2021, Milan (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture vue d'ailleurs, entre évolutions et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de l'économie de l'architecture, Ministère de la culture, Cité de l'architecture et du patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public lecture UDK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UDK Berlin, 2021, Berlin (Germany), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary is always over</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTS Sydney (en ligne), 2021, Sydney (AUSTRALIA), Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La part publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Nancy (en ligne), 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat avec B+ Berlin, Plateforme de la création architecturale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'Architecture et du Patrimoine, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société EQIOM, Maison Ozenfant, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSA Grenoble, 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Valencia, 2020, Valence (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reuse and New Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, 2020, Lausanne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Architecture (en ligne), 2020, London, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Blanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture entre ville et nature, séminaire participatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville d'Argenteuil, 2020, Argenteuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces pour l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Wien (en ligne), 2020, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiction and realism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universitat Dortmund, 2020, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : à qui profitent les prix ? ENSA Paris-Malaquais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau réalisme en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Leibniz (en ligne), 2020, Hanover, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Architectural Association of Ireland, 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie Darmstadt, 2019, Darmstadt (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The extension of the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Behrens school of architecture, 2019, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bergen School of Architecture, 2019, Bergen (NO), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idenditat der Architektur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RWTH Aachen University, 2019, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaic Modernity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Days of Architecture and Design (DAAD), 2019, Bratislava (Slovaquie), Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'architecture à quel prix ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Holcim awards, Maison de l'architecture d'Ile de France, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La course à pied en ville, Espace la Montgolfière, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAM, 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logicas de innovation y cambio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelona Building Construmat, 2019, Barcelone (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">This will fill that</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luxembourg Center for Architecture (LUCA), 2019, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels futurs pour l'architecture ? Nouveaux contextes, nouveaux paradigmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New projects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haute Ecole Technique de Bavière, 2019, Regensburg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Achitectuur Instituut Roterdam, 2019, Roatterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Arquitectura, Diseño y Urbanismo, Apr 2018, Montevideo, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TU Eindhoven University of Technology, Nov 2018, Eindhoven (Eindhoven University of Technology), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSAB Barcelona School of Architecture, Nov 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bauhaus Universität Weimar, Dec 2018, Weimar - Bauhaus Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Foundations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III BIA Urban Regeneration Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique du Chili, Apr 2018, Santiago (Chile), Chili</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Autoroute ou la Métropole en Mouvement »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d’architecture de Marseille, Jan 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical Figures »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design-Think conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität TU, Nov 2018, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l’arsenal, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RTPU, Nov 2018, Kaiserslautern Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l’architecture de Bienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bienne (CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Modernity »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop &amp; conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo ASJ, Aug 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture n’est pas finie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, numéro spécial, 2023, Ball Theater, Son, Fiction, Occupation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Son, Fiction, Occupation : le Ball Theater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien, Im Gesprach mit André Kempe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arch+. Zeitschrift für Architektur und Städtebau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 240, 2020, Neuer Realismus in der Französischen Architektur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Bienvenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlotta Darò</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holy Highway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Gallanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Kittler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, arc en rêve. 1, 203 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorem Ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caryatide, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture & ideology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSBA/Beaux-Arts de Paris éditions, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaux Arts de Paris, ENSA Paris-Malaquais, 256 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Ideology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA, pp.222-236, 2022, 978-2-84056-688-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire l'architecture de la foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-arts de Paris, ENSA Paris-Malaquais, pp.222-236, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et idéologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux Arts de Paris, ENSA Paris-Malaquais, pp.4-9, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos : par-delà le renouvellement des époques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Onaner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture &amp; Idéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSBA/Beaux-Arts de Paris éditions, pp.2-4, 2022, 9782840566885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micronations, infrastructures de sécession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Rouillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public. Infrastructure, architecture, territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beaux-Arts de Paris, pp.37-48, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat du pavillon français de la Biennale d'architecture de Venise 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgi Stanishev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissariat de l'exposition au CCA de Montréal, A l'horizon, sur Amancio Williams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective Lauréats du prix de Genève, Pavillon Sicli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Les rendez-vous manqués de l'architecture, galerie King Kong, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, Impasse des Lilas, MBL architectes, arc en rêve, Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective, La beauté d'une ville, Pavillon de l'Arsenal, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Institution building, CIVA, Bruxelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Composite presence, dans le cadre du pavillon belge de la Biennale d'architecture de Venise 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : ce que la maquette fait à l'architecture. Maison de l'architecture d'Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition collective : Models. Forum Stadtpark, Graz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation architecturale, Cité de l'architecture et du patrimoine, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Brandlhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Jules Valentin-Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. 2024, 2024. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury (president), thèse de doctorale de Jean-Patrice Calori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Saclay, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encadrant de la thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du jury, thèse doctorale de Gabriele Salvia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delalex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Ecole doctorale Espace Culture et Société, Marseille, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04545205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545332v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552622v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Stanishev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545310v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545321v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arraigada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamburelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jacob" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armengaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragouci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545166v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553374v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545168v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GEORGI STANISHEV" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545163v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545161v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545288v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545104v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545120v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545275v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545087v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545277v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545054v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545072v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545269v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545067v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545055v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592246v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592299v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592178v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545009v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552612v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bienvenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gallanti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Kittler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Onaner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556893v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545263v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545262v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545248v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Brandlhuber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545256v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545258v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545335v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552622v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Stanishev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544998v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545366v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545333v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544997v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545321v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545316v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545313v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545324v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545317v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544982v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arraigada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545296v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545159v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545297v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tamburelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Jacob" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Armengaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Ragouci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545299v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=GEORGI STANISHEV" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545121v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545295v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545103v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545099v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545101v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545088v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545085v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Blanchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545084v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545074v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545061v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545269v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545065v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545067v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545071v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545279v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592286v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592279v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592299v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592294v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552612v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Dar&#242;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Bienvenu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Gallanti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Kittler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545025v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Onaner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556643v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545046v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545047v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545239v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545263v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545265v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545256v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545258v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545262v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545248v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Brandlhuber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04545205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>