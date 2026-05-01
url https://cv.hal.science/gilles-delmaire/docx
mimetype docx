--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GILLES DELMAIRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Framework for Butterfly Species Recognition Using Raw Spatio-Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), 26 p. / 136. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-025-01513-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part I: a Matrix-Completion Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.848 - 862. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3402322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry-Perot Spectral Deconvolution with Entropy-weighted Penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3439209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part II: a Filtering-Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.806 - 817. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3402441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Compressed Weighted Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.4798-4811. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3469830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 900, pp.165843. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: A 1-year study to estimate maritime contributions to PM 10 in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.8607-8622. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-8607-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary material to &amp;quot;Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-169-supplement⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust and non-exhaust contributions from road transport to PM10 at a Southern European traffic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weinbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mercieca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316 (Part I), pp.120569. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Spectral Image Stitching for a Compact Hybrid Linescan Hyperspectral Camera towards Near Field Remote Monitoring of Potato Crop Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.7616. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed Weighted Non-Negative Matrix Factorization Using αβ-Divergence Applied to Source Apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Omidvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Information Theory Applications in Signal Processing, 21 (3), pp.253. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21030253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the plausibility of a PMF source apportionment solution derived using a small dataset: A case study from a receptor in a rural site in Apulia - South East Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Genga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Iacobellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Giove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.124376. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed Nonnegative Matrix Factorization Methods for Mobile Sensor Network Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.667-682. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2811962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of local and regional anthropogenic sources of metals in PM 2.5 at an urban site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181, pp.713-724. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 source apportionment in a French urban coastal site under steelworks emission influences using constrained non-negative matrix factorization receptor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.114-128. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization under equality constraints—a study of industrial source identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a semi-physical GLBE model using dual EnKF learning algorithm coupled with a sensor network design strategy: application to air field monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.335-348. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation decision methods for source localization and restoration in parametric convolution processes. Application to accidental pollutant release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation problem of industrial particles emissions using a stationary scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lherbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Part of special issue Air pollution modelling and simulation, 15 (6-7), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1364-8152(00)00045-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-Aware Butterfly Tracking in Raw Spatio-Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probus Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section portugaise (APRP) de l'IAPR; Section espagnole (AERFAI) de l'IAPR, Jun 2025, Coimbra, Portugal. pp.41-53, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99565-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor hyperspectral super-resolution using tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Low-Rank Models and Applications (LRMA'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gillis, Sep 2025, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de papillons basé sur les déformations du mouvement de vol à partir d’images spatio-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probus Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition conjointe de plusieurs tenseurs fondée sur une extension des équations de Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI; ICube, Aug 2025, Strasboug, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSPECTRAL MONITORING OF PERCHLORATE-CONTAMINATED WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Bartrina-Rapesta, Universitat Autònoma de Barcelona, Nov 2025, Bellatera (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation on Human-in-the-Loop Source Separation Performance for Aircraft &amp;quot;Black Box&amp;quot; Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pestelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Low-Rank Models and Applications (LRMA'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gillis, Sep 2025, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition based multisensor hyperspectral fusion for spatial super resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolutions in Remote Sensing (IEEE WHISPERS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRSS (Geoscience and Remote Sensing Society); IEEE (Institute of Electrical and Electronics Engineers), Nov 2025, Bellaterra (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automatic Butterfly Species Recognition Using a Single Spatio-Hyperspectral Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1252-1256, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Approach for Butterfly Species Classification Using A Single Spatio-Hyperspectral Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14Th Workshop on Hyperspectral Images and Signal Processing: Evolution in Remote Sensing - WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS65427.2024.10876422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Video-Based Insect Tracking: A Bibliometric Analysis to A Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratheil Houndji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advances in Image Processing (ICAIP'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3635118.3635130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homographies structurées pour l’alignement de couches spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseel Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1073-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes parcimonieuses de déconvolution et démélange pour les images multispectrales &amp;quot;snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.749-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering-based endmember identification method for snapshot spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de démélange et dématriçage conjoints fondée sur la complétion de rang un pour les images multispectrales « snapshot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 in an urban industrial site in the East Mediterranean: Source apportionment and oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of the Whole Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, Jul 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de réseaux de filtres de Fabry-Perot pour la restauration de cubes hyperspectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRESTI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry-Perot Filter Array Inversion for Hyperspectral Datacube Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Demosaicing and Unmixing in Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle des GdR ISIS et GdR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering-based endmember estimation from snapshot spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of cross-sensitive sensors in mobile sensor arrays using fast informed non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3515-3519, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast informed nonnegative matrix factorization for mobile sensor calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS (Groupement de Recherche Information Signal Image viSion) : Statistical learning with missing values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Projection Streams for (Weighted) Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3280-3284, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Compression Stream: Principle and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST'20 : international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France. Paper-ID 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Apply Random Projections to Nonnegative Matrix Factorization with Missing Entries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruña, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de la factorisation pondérée en matrices non-négatives par projections aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Matrix Factorization with Missing Entries: A Random Projection Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs en Traitement du signal et de l’image 2019 GRAISyHM TSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et étalonnage de capteurs conjoints par traitement des données issues de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Capteurs et Sciences Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules en suspension dans l’air sur le Littoral Côte d’Opale. Evaluation de la contribution attribuable au trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Avenir Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast & furious: accelerating weighted NMF using random projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Low-Rank Models and Applications (LRMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of major species and metals associated to PM2.5 in urban sites under industrial influences in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster-than-fast NMF using random projections and Nesterov iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source contributions to PM10 levels in a coastal area in northern France: a one year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Moufarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration en ligne d’un réseau de capteurs mobiles par factorisation matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individual Air Pollution Sensors: Innovation or Revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle pour l'étalonnage aveugle d'un réseau de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS, journée "Inversion et problèmes multi-*"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-ISIS: Information Signal Image ViSion, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle pour l'étalonnage aveugle d'un réseau de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorale en Traitement du signal et de l’image 2017 GRAISyHM TSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier-Robust Calibration Method for Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Sebastian, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental signal processing: new trends and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one year study to estimate maritime contributions to PM10 levels in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Chemical and Biological Processes: Interactions and Impacts (ATMOCHEMBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chemistry of Clermont-Ferrand (ICCF); Laboratory of Physical Meteorology (LaMP); Laboratory of Marine Environmental Sciences (LEMAR), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Factorisation-based Calibration For Air Quality Crowd-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly - EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nonnegative Matrix Factorization and Completion Using Nesterov Iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust informed split gradient NMF using Alpha Beta-divergence for source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on Machine Learning for Signal Processing (MLSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vietri Sul Mare, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2016.7738843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed split gradient non-negative matrix factorization using Huber cost function for source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Limassol, Cyprus. pp.69-74, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2016.7886011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear mobile sensor calibration using informed semi-nonnegative matrix factorization with a Vandermonde factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2016.7569735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing distant and local influences of industrial and other metal sources in PM2.5 in a medium city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of PM 10 in northern coast of France: a one year study to estimate maritime contributions in the Strait of Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Aerosol Research (ASFERA), Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind mobile sensor calibration using an informed nonnegative matrix factorization with a relaxed rendezvous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.2941-2945, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind calibration of mobile sensors using informed nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.497-505, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split gradient method for informed non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.376-383, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bound constrained weighted NMF for industrial source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced NMF initialization using a physical model for pollution source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 22nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brugge, Belgium. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle non-négative. Application à l'identification de sources de particules industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée GT Identification, GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization using weighted beta divergence and equality constraints for industrial source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a Non Negative Matrix Factorization method combined to PM2.5 chemical data for a source apportionment study in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Technical Meeting on Air Pollution Modelling and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of particulate emissions from an integrated steelworks on air quality at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Steel Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kullback-leibler NMF under linear equality constraints. Application to pollution source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 11th International Conference on Information Sciences, Signal Processing and their Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.752-757, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2012.6310653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des particules en suspension PM2.5 dans les agglomérations de Boulogne-sur-Mer, Saint-Omer et Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air JIQA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non Negative Matrix Factorization based method for source apportionment in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCA International Symposium Ultrafine Particles – Sources, Effects, Risks, and Mitigation Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection hyperspectrale à l'aide d'une caméra Linescan embarquée sur drone pour l'observation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dunkerque, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between chemical composition, source apportionment and oxidative potential of PM2.5 in an East-Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol conference (IAC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de spectres à partir des valeurs brutes d'une camera hyperspectrale Application au filtrage des harmoniques d'une caméra basée sur les filtres de Fabry-Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle MTE - Journée des doctorants 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de grille de filtres de Fabry-Perot pour la reconstruction de cubes hyperspectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Douai, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of PM2.5 in an East-Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafine Particles – Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Joint Unmixing and Demosaicing Method for Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage semi-automatique d'images d'une scène agricole pour la construction du cube hyperspectral à partir d'une caméra compacte spatio-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Demosaicing and Unmixing in Hyperspectral Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMF for Big Data with Missing Entries: A Random Projection Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do random projections fasten an already fast NMF technique using Nesterov optimal gradient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Calibration using Informed Matrix Factorisation for Air Quality Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Régionale des Doctorants en Automatique et Traitement du signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Béthune, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de signaux irrégulièrement échantillonnés issus du mobile crowd-sensing pour la surveillance de la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de traitement et de fusion de signaux irrégulièrement échantillonnés issus du crowdsensing. Application à la surveillance citoyenne de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Régionale des Doctorants en Automatique et Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of PM2.5 in urban sites under influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment Changing complexity of air pollution : sources, chemistry, impacts &amp; regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation temporelle et identification des sources de PM2,5 à Dunkerque en périodes hivernale et printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atmospheric PM2.5 sources using Non-negative Matrix Factorization modeling in urban-industrial mixed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et physico-chimie des particules en suspension dans des agglomérations du Littoral du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique des chercheurs IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and Source Apportionment of Airborne Particulates in an Industrialized Area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GILLES DELMAIRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Framework for Butterfly Species Recognition Using Raw Spatio-Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), 26 p. / 136. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-025-01513-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part I: a Matrix-Completion Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.848 - 862. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3402322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry-Perot Spectral Deconvolution with Entropy-weighted Penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3439209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part II: a Filtering-Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.806 - 817. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3402441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Compressed Weighted Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.4798-4811. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3469830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 900, pp.165843. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: A 1-year study to estimate maritime contributions to PM 10 in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.8607-8622. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-8607-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary material to &amp;quot;Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-169-supplement⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust and non-exhaust contributions from road transport to PM10 at a Southern European traffic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weinbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mercieca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316 (Part I), pp.120569. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Spectral Image Stitching for a Compact Hybrid Linescan Hyperspectral Camera towards Near Field Remote Monitoring of Potato Crop Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.7616. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed Weighted Non-Negative Matrix Factorization Using αβ-Divergence Applied to Source Apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Omidvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Information Theory Applications in Signal Processing, 21 (3), pp.253. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21030253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the plausibility of a PMF source apportionment solution derived using a small dataset: A case study from a receptor in a rural site in Apulia - South East Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Genga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Iacobellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Giove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.124376. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed Nonnegative Matrix Factorization Methods for Mobile Sensor Network Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.667-682. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2811962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of local and regional anthropogenic sources of metals in PM 2.5 at an urban site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181, pp.713-724. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 source apportionment in a French urban coastal site under steelworks emission influences using constrained non-negative matrix factorization receptor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.114-128. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization under equality constraints—a study of industrial source identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a semi-physical GLBE model using dual EnKF learning algorithm coupled with a sensor network design strategy: application to air field monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.335-348. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation decision methods for source localization and restoration in parametric convolution processes. Application to accidental pollutant release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation problem of industrial particles emissions using a stationary scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lherbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Part of special issue Air pollution modelling and simulation, 15 (6-7), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1364-8152(00)00045-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-Aware Butterfly Tracking in Raw Spatio-Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probus Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section portugaise (APRP) de l'IAPR; Section espagnole (AERFAI) de l'IAPR, Jun 2025, Coimbra, Portugal. pp.41-53, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99565-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor hyperspectral super-resolution using tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Low-Rank Models and Applications (LRMA'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gillis, Sep 2025, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSPECTRAL MONITORING OF PERCHLORATE-CONTAMINATED WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Bartrina-Rapesta, Universitat Autònoma de Barcelona, Nov 2025, Bellatera (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de papillons basé sur les déformations du mouvement de vol à partir d’images spatio-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probus Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition conjointe de plusieurs tenseurs fondée sur une extension des équations de Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI; ICube, Aug 2025, Strasboug, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation on Human-in-the-Loop Source Separation Performance for Aircraft &amp;quot;Black Box&amp;quot; Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pestelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Low-Rank Models and Applications (LRMA'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gillis, Sep 2025, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition based multisensor hyperspectral fusion for spatial super resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolutions in Remote Sensing (IEEE WHISPERS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRSS (Geoscience and Remote Sensing Society); IEEE (Institute of Electrical and Electronics Engineers), Nov 2025, Bellaterra (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automatic Butterfly Species Recognition Using a Single Spatio-Hyperspectral Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1252-1256, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Approach for Butterfly Species Classification Using A Single Spatio-Hyperspectral Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14Th Workshop on Hyperspectral Images and Signal Processing: Evolution in Remote Sensing - WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS65427.2024.10876422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Video-Based Insect Tracking: A Bibliometric Analysis to A Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratheil Houndji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advances in Image Processing (ICAIP'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3635118.3635130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homographies structurées pour l’alignement de couches spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseel Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1073-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes parcimonieuses de déconvolution et démélange pour les images multispectrales &amp;quot;snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.749-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry-Perot Filter Array Inversion for Hyperspectral Datacube Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de réseaux de filtres de Fabry-Perot pour la restauration de cubes hyperspectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRESTI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 in an urban industrial site in the East Mediterranean: Source apportionment and oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of the Whole Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, Jul 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de démélange et dématriçage conjoints fondée sur la complétion de rang un pour les images multispectrales « snapshot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering-based endmember identification method for snapshot spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Demosaicing and Unmixing in Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle des GdR ISIS et GdR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering-based endmember estimation from snapshot spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast informed nonnegative matrix factorization for mobile sensor calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS (Groupement de Recherche Information Signal Image viSion) : Statistical learning with missing values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of cross-sensitive sensors in mobile sensor arrays using fast informed non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3515-3519, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Projection Streams for (Weighted) Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3280-3284, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Compression Stream: Principle and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST'20 : international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France. Paper-ID 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de la factorisation pondérée en matrices non-négatives par projections aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Matrix Factorization with Missing Entries: A Random Projection Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs en Traitement du signal et de l’image 2019 GRAISyHM TSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Apply Random Projections to Nonnegative Matrix Factorization with Missing Entries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruña, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast & furious: accelerating weighted NMF using random projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Low-Rank Models and Applications (LRMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules en suspension dans l’air sur le Littoral Côte d’Opale. Evaluation de la contribution attribuable au trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Avenir Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et étalonnage de capteurs conjoints par traitement des données issues de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Capteurs et Sciences Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster-than-fast NMF using random projections and Nesterov iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of major species and metals associated to PM2.5 in urban sites under industrial influences in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration en ligne d’un réseau de capteurs mobiles par factorisation matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individual Air Pollution Sensors: Innovation or Revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source contributions to PM10 levels in a coastal area in northern France: a one year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Moufarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Environmental Toxicology and Chemistry - SETAC, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle pour l'étalonnage aveugle d'un réseau de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS, journée "Inversion et problèmes multi-*"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-ISIS: Information Signal Image ViSion, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle pour l'étalonnage aveugle d'un réseau de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorale en Traitement du signal et de l’image 2017 GRAISyHM TSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier-Robust Calibration Method for Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Sebastian, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental signal processing: new trends and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Factorisation-based Calibration For Air Quality Crowd-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly - EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one year study to estimate maritime contributions to PM10 levels in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Chemical and Biological Processes: Interactions and Impacts (ATMOCHEMBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chemistry of Clermont-Ferrand (ICCF); Laboratory of Physical Meteorology (LaMP); Laboratory of Marine Environmental Sciences (LEMAR), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nonnegative Matrix Factorization and Completion Using Nesterov Iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear mobile sensor calibration using informed semi-nonnegative matrix factorization with a Vandermonde factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2016.7569735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing distant and local influences of industrial and other metal sources in PM2.5 in a medium city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed split gradient non-negative matrix factorization using Huber cost function for source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Limassol, Cyprus. pp.69-74, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2016.7886011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust informed split gradient NMF using Alpha Beta-divergence for source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on Machine Learning for Signal Processing (MLSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vietri Sul Mare, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2016.7738843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of PM 10 in northern coast of France: a one year study to estimate maritime contributions in the Strait of Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Aerosol Research (ASFERA), Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind mobile sensor calibration using an informed nonnegative matrix factorization with a relaxed rendezvous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.2941-2945, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind calibration of mobile sensors using informed nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.497-505, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split gradient method for informed non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.376-383, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bound constrained weighted NMF for industrial source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced NMF initialization using a physical model for pollution source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 22nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brugge, Belgium. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle non-négative. Application à l'identification de sources de particules industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée GT Identification, GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization using weighted beta divergence and equality constraints for industrial source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a Non Negative Matrix Factorization method combined to PM2.5 chemical data for a source apportionment study in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Technical Meeting on Air Pollution Modelling and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kullback-leibler NMF under linear equality constraints. Application to pollution source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 11th International Conference on Information Sciences, Signal Processing and their Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.752-757, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2012.6310653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of particulate emissions from an integrated steelworks on air quality at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Steel Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des particules en suspension PM2.5 dans les agglomérations de Boulogne-sur-Mer, Saint-Omer et Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air JIQA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non Negative Matrix Factorization based method for source apportionment in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCA International Symposium Ultrafine Particles – Sources, Effects, Risks, and Mitigation Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection hyperspectrale à l'aide d'une caméra Linescan embarquée sur drone pour l'observation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dunkerque, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de grille de filtres de Fabry-Perot pour la reconstruction de cubes hyperspectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Douai, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between chemical composition, source apportionment and oxidative potential of PM2.5 in an East-Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol conference (IAC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de spectres à partir des valeurs brutes d'une camera hyperspectrale Application au filtrage des harmoniques d'une caméra basée sur les filtres de Fabry-Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle MTE - Journée des doctorants 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of PM2.5 in an East-Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafine Particles – Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Joint Unmixing and Demosaicing Method for Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage semi-automatique d'images d'une scène agricole pour la construction du cube hyperspectral à partir d'une caméra compacte spatio-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Demosaicing and Unmixing in Hyperspectral Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMF for Big Data with Missing Entries: A Random Projection Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do random projections fasten an already fast NMF technique using Nesterov optimal gradient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Calibration using Informed Matrix Factorisation for Air Quality Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Régionale des Doctorants en Automatique et Traitement du signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Béthune, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de signaux irrégulièrement échantillonnés issus du mobile crowd-sensing pour la surveillance de la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de traitement et de fusion de signaux irrégulièrement échantillonnés issus du crowdsensing. Application à la surveillance citoyenne de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Régionale des Doctorants en Automatique et Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of PM2.5 in urban sites under influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment Changing complexity of air pollution : sources, chemistry, impacts &amp; regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation temporelle et identification des sources de PM2,5 à Dunkerque en périodes hivernale et printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atmospheric PM2.5 sources using Non-negative Matrix Factorization modeling in urban-industrial mixed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et physico-chimie des particules en suspension dans des agglomérations du Littoral du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique des chercheurs IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and Source Apportionment of Airborne Particulates in an Industrialized Area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Adje" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ahouandjinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01513-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663774v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3439209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568405v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yahaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3469830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-169-supplement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scerri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weinbruch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mercieca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Limem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Genga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Iacobellis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Giove" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580604v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2811962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Kfoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2014.05.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2011.09.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5CX43TL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probus Kiki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99565-1_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae M'Rani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilloteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456305v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pestelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS65427.2024.10876422" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratheil Houndji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635118.3635130" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Al Khansa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096740" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684733v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126481v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vu Thanh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414742" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070054v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151522v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859713v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945907" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853117v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chreiky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2016.7738843" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2016.7886011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371239v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569735" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405257v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472216" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_58" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_44" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958851" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plouvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661903" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desmonts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hleis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292190v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2012.6310653" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hleis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726093v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831111v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371240v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kfoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Adje" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ahouandjinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01513-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663774v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3439209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568405v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yahaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3469830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-169-supplement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scerri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weinbruch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mercieca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Limem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Genga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Iacobellis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Giove" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580604v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2811962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Kfoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2014.05.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2011.09.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5CX43TL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probus Kiki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99565-1_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae M'Rani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilloteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pestelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS65427.2024.10876422" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratheil Houndji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635118.3635130" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Al Khansa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096740" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955128" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vu Thanh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414742" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945907" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569735" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chreiky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2016.7886011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2016.7738843" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472216" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_58" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_44" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958851" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plouvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661903" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2012.6310653" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desmonts" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hleis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hleis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831111v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371240v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kfoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>