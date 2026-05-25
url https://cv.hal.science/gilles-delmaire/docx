--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GILLES DELMAIRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Framework for Butterfly Species Recognition Using Raw Spatio-Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), 26 p. / 136. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-025-01513-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part I: a Matrix-Completion Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.848 - 862. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3402322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry-Perot Spectral Deconvolution with Entropy-weighted Penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3439209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part II: a Filtering-Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.806 - 817. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3402441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Compressed Weighted Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.4798-4811. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3469830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 900, pp.165843. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: A 1-year study to estimate maritime contributions to PM 10 in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.8607-8622. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-8607-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary material to &amp;quot;Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-169-supplement⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust and non-exhaust contributions from road transport to PM10 at a Southern European traffic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weinbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mercieca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316 (Part I), pp.120569. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Spectral Image Stitching for a Compact Hybrid Linescan Hyperspectral Camera towards Near Field Remote Monitoring of Potato Crop Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.7616. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed Weighted Non-Negative Matrix Factorization Using αβ-Divergence Applied to Source Apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Omidvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Information Theory Applications in Signal Processing, 21 (3), pp.253. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21030253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the plausibility of a PMF source apportionment solution derived using a small dataset: A case study from a receptor in a rural site in Apulia - South East Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Genga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Iacobellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Giove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.124376. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed Nonnegative Matrix Factorization Methods for Mobile Sensor Network Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.667-682. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2811962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of local and regional anthropogenic sources of metals in PM 2.5 at an urban site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181, pp.713-724. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 source apportionment in a French urban coastal site under steelworks emission influences using constrained non-negative matrix factorization receptor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.114-128. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization under equality constraints—a study of industrial source identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a semi-physical GLBE model using dual EnKF learning algorithm coupled with a sensor network design strategy: application to air field monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.335-348. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation decision methods for source localization and restoration in parametric convolution processes. Application to accidental pollutant release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation problem of industrial particles emissions using a stationary scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lherbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Part of special issue Air pollution modelling and simulation, 15 (6-7), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1364-8152(00)00045-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-Aware Butterfly Tracking in Raw Spatio-Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probus Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section portugaise (APRP) de l'IAPR; Section espagnole (AERFAI) de l'IAPR, Jun 2025, Coimbra, Portugal. pp.41-53, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99565-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor hyperspectral super-resolution using tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Low-Rank Models and Applications (LRMA'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gillis, Sep 2025, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSPECTRAL MONITORING OF PERCHLORATE-CONTAMINATED WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Bartrina-Rapesta, Universitat Autònoma de Barcelona, Nov 2025, Bellatera (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de papillons basé sur les déformations du mouvement de vol à partir d’images spatio-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probus Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition conjointe de plusieurs tenseurs fondée sur une extension des équations de Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI; ICube, Aug 2025, Strasboug, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation on Human-in-the-Loop Source Separation Performance for Aircraft &amp;quot;Black Box&amp;quot; Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pestelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Low-Rank Models and Applications (LRMA'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gillis, Sep 2025, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition based multisensor hyperspectral fusion for spatial super resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolutions in Remote Sensing (IEEE WHISPERS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRSS (Geoscience and Remote Sensing Society); IEEE (Institute of Electrical and Electronics Engineers), Nov 2025, Bellaterra (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automatic Butterfly Species Recognition Using a Single Spatio-Hyperspectral Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1252-1256, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Approach for Butterfly Species Classification Using A Single Spatio-Hyperspectral Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14Th Workshop on Hyperspectral Images and Signal Processing: Evolution in Remote Sensing - WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS65427.2024.10876422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Video-Based Insect Tracking: A Bibliometric Analysis to A Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratheil Houndji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advances in Image Processing (ICAIP'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3635118.3635130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homographies structurées pour l’alignement de couches spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseel Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1073-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes parcimonieuses de déconvolution et démélange pour les images multispectrales &amp;quot;snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.749-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry-Perot Filter Array Inversion for Hyperspectral Datacube Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de réseaux de filtres de Fabry-Perot pour la restauration de cubes hyperspectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRESTI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 in an urban industrial site in the East Mediterranean: Source apportionment and oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of the Whole Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, Jul 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de démélange et dématriçage conjoints fondée sur la complétion de rang un pour les images multispectrales « snapshot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering-based endmember identification method for snapshot spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Demosaicing and Unmixing in Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle des GdR ISIS et GdR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering-based endmember estimation from snapshot spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast informed nonnegative matrix factorization for mobile sensor calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS (Groupement de Recherche Information Signal Image viSion) : Statistical learning with missing values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of cross-sensitive sensors in mobile sensor arrays using fast informed non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3515-3519, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Projection Streams for (Weighted) Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3280-3284, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Compression Stream: Principle and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST'20 : international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France. Paper-ID 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de la factorisation pondérée en matrices non-négatives par projections aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Matrix Factorization with Missing Entries: A Random Projection Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs en Traitement du signal et de l’image 2019 GRAISyHM TSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Apply Random Projections to Nonnegative Matrix Factorization with Missing Entries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruña, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast & furious: accelerating weighted NMF using random projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Low-Rank Models and Applications (LRMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules en suspension dans l’air sur le Littoral Côte d’Opale. Evaluation de la contribution attribuable au trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Avenir Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et étalonnage de capteurs conjoints par traitement des données issues de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Capteurs et Sciences Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster-than-fast NMF using random projections and Nesterov iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of major species and metals associated to PM2.5 in urban sites under industrial influences in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration en ligne d’un réseau de capteurs mobiles par factorisation matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individual Air Pollution Sensors: Innovation or Revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source contributions to PM10 levels in a coastal area in northern France: a one year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Moufarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Environmental Toxicology and Chemistry - SETAC, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle pour l'étalonnage aveugle d'un réseau de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS, journée "Inversion et problèmes multi-*"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-ISIS: Information Signal Image ViSion, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle pour l'étalonnage aveugle d'un réseau de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorale en Traitement du signal et de l’image 2017 GRAISyHM TSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier-Robust Calibration Method for Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Sebastian, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental signal processing: new trends and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Factorisation-based Calibration For Air Quality Crowd-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly - EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one year study to estimate maritime contributions to PM10 levels in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Chemical and Biological Processes: Interactions and Impacts (ATMOCHEMBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chemistry of Clermont-Ferrand (ICCF); Laboratory of Physical Meteorology (LaMP); Laboratory of Marine Environmental Sciences (LEMAR), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nonnegative Matrix Factorization and Completion Using Nesterov Iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear mobile sensor calibration using informed semi-nonnegative matrix factorization with a Vandermonde factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2016.7569735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing distant and local influences of industrial and other metal sources in PM2.5 in a medium city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed split gradient non-negative matrix factorization using Huber cost function for source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Limassol, Cyprus. pp.69-74, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2016.7886011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust informed split gradient NMF using Alpha Beta-divergence for source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on Machine Learning for Signal Processing (MLSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vietri Sul Mare, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2016.7738843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of PM 10 in northern coast of France: a one year study to estimate maritime contributions in the Strait of Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Aerosol Research (ASFERA), Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind mobile sensor calibration using an informed nonnegative matrix factorization with a relaxed rendezvous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.2941-2945, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind calibration of mobile sensors using informed nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.497-505, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split gradient method for informed non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.376-383, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bound constrained weighted NMF for industrial source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced NMF initialization using a physical model for pollution source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 22nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brugge, Belgium. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle non-négative. Application à l'identification de sources de particules industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée GT Identification, GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization using weighted beta divergence and equality constraints for industrial source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a Non Negative Matrix Factorization method combined to PM2.5 chemical data for a source apportionment study in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Technical Meeting on Air Pollution Modelling and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kullback-leibler NMF under linear equality constraints. Application to pollution source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 11th International Conference on Information Sciences, Signal Processing and their Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.752-757, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2012.6310653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of particulate emissions from an integrated steelworks on air quality at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Steel Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des particules en suspension PM2.5 dans les agglomérations de Boulogne-sur-Mer, Saint-Omer et Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air JIQA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non Negative Matrix Factorization based method for source apportionment in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCA International Symposium Ultrafine Particles – Sources, Effects, Risks, and Mitigation Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection hyperspectrale à l'aide d'une caméra Linescan embarquée sur drone pour l'observation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dunkerque, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de grille de filtres de Fabry-Perot pour la reconstruction de cubes hyperspectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Douai, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between chemical composition, source apportionment and oxidative potential of PM2.5 in an East-Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol conference (IAC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de spectres à partir des valeurs brutes d'une camera hyperspectrale Application au filtrage des harmoniques d'une caméra basée sur les filtres de Fabry-Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle MTE - Journée des doctorants 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of PM2.5 in an East-Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafine Particles – Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Joint Unmixing and Demosaicing Method for Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage semi-automatique d'images d'une scène agricole pour la construction du cube hyperspectral à partir d'une caméra compacte spatio-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Demosaicing and Unmixing in Hyperspectral Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMF for Big Data with Missing Entries: A Random Projection Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do random projections fasten an already fast NMF technique using Nesterov optimal gradient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Calibration using Informed Matrix Factorisation for Air Quality Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Régionale des Doctorants en Automatique et Traitement du signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Béthune, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de signaux irrégulièrement échantillonnés issus du mobile crowd-sensing pour la surveillance de la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de traitement et de fusion de signaux irrégulièrement échantillonnés issus du crowdsensing. Application à la surveillance citoyenne de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Régionale des Doctorants en Automatique et Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of PM2.5 in urban sites under influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment Changing complexity of air pollution : sources, chemistry, impacts &amp; regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation temporelle et identification des sources de PM2,5 à Dunkerque en périodes hivernale et printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atmospheric PM2.5 sources using Non-negative Matrix Factorization modeling in urban-industrial mixed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et physico-chimie des particules en suspension dans des agglomérations du Littoral du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique des chercheurs IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and Source Apportionment of Airborne Particulates in an Industrialized Area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GILLES DELMAIRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Framework for Butterfly Species Recognition Using Raw Spatio-Hyperspectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3), 26 p. / 136. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-025-01513-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry-Perot Spectral Deconvolution with Entropy-weighted Penalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (9), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSENS.2024.3439209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part II: a Filtering-Based Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.806 - 817. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3402441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568405v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locally-Rank-One-Based Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images. Part I: a Matrix-Completion Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.848 - 862. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCI.2024.3402322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Compressed Weighted Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72, pp.4798-4811. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2024.3469830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust and non-exhaust contributions from road transport to PM10 at a Southern European traffic site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Weinbruch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Mercieca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 316 (Part I), pp.120569. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 900, pp.165843. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement report: A 1-year study to estimate maritime contributions to PM 10 in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (15), pp.8607-8622. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-23-8607-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplementary material to &amp;quot;Measurement report: A one-year study to estimate maritime contributions to PM 10 in a coastal area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-169-supplement⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Spectral Image Stitching for a Compact Hybrid Linescan Hyperspectral Camera towards Near Field Remote Monitoring of Potato Crop Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.7616. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed Weighted Non-Negative Matrix Factorization Using αβ-Divergence Applied to Source Apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Omidvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Information Theory Applications in Signal Processing, 21 (3), pp.253. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e21030253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the plausibility of a PMF source apportionment solution derived using a small dataset: A case study from a receptor in a rural site in Apulia - South East Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Genga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Iacobellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Giove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.124376. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed Nonnegative Matrix Factorization Methods for Mobile Sensor Network Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (4), pp.667-682. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2018.2811962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of local and regional anthropogenic sources of metals in PM 2.5 at an urban site in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atallah El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 181, pp.713-724. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.04.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 source apportionment in a French urban coastal site under steelworks emission influences using constrained non-negative matrix factorization receptor model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.114-128. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization under equality constraints—a study of industrial source identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Numerical Mathematics: an IMACS journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apnum.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a semi-physical GLBE model using dual EnKF learning algorithm coupled with a sensor network design strategy: application to air field monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, pp.335-348. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inffus.2013.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation decision methods for source localization and restoration in parametric convolution processes. Application to accidental pollutant release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsp.2011.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separation problem of industrial particles emissions using a stationary scattering model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lherbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Part of special issue Air pollution modelling and simulation, 15 (6-7), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1364-8152(00)00045-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Fusion of Multiple Multispectral and Hyperspectral Images via Tucker Decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Signal Processing Conference (EUSIPCO'26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-Aware Butterfly Tracking in Raw Spatio-Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probus Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section portugaise (APRP) de l'IAPR; Section espagnole (AERFAI) de l'IAPR, Jun 2025, Coimbra, Portugal. pp.41-53, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-99565-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor decomposition based multisensor hyperspectral fusion for spatial super resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolutions in Remote Sensing (IEEE WHISPERS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRSS (Geoscience and Remote Sensing Society); IEEE (Institute of Electrical and Electronics Engineers), Nov 2025, Bellaterra (Barcelona), Spain. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS69515.2025.11501571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition conjointe de plusieurs tenseurs fondée sur une extension des équations de Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRETSI; ICube, Aug 2025, Strasboug, France. pp.249-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de papillons basé sur les déformations du mouvement de vol à partir d’images spatio-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probus Kiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe Colloque Francophone de Traitement du Signal et des Images (GRETSI’25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor hyperspectral super-resolution using tensor decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahrae M'Rani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Low-Rank Models and Applications (LRMA'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gillis, Sep 2025, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPERSPECTRAL MONITORING OF PERCHLORATE-CONTAMINATED WHEAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Demailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing : Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Joan Bartrina-Rapesta, Universitat Autònoma de Barcelona, Nov 2025, Bellatera (Barcelona), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Preliminary Investigation on Human-in-the-Loop Source Separation Performance for Aircraft &amp;quot;Black Box&amp;quot; Recordings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pestelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Low-Rank Models and Applications (LRMA'25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Gillis, Sep 2025, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automatic Butterfly Species Recognition Using a Single Spatio-Hyperspectral Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO'24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1252-1256, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Approach for Butterfly Species Classification Using A Single Spatio-Hyperspectral Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14Th Workshop on Hyperspectral Images and Signal Processing: Evolution in Remote Sensing - WHISPERS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Helsinki, Finland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS65427.2024.10876422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancements in Video-Based Insect Tracking: A Bibliometric Analysis to A Short Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Adje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Ahouandjinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratheil Houndji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Advances in Image Processing (ICAIP'23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Beijing, China. pp.75-82, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3635118.3635130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes parcimonieuses de déconvolution et démélange pour les images multispectrales &amp;quot;snapshot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.749-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Unmixing and Demosaicing Methods for Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2023, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10096740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of PM2.5 oxidative potential in an East Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Oikonomou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third annual online scientific workshop – Climate and atmosphere research and innovation in the Eastern Mediterranean and Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Cyprus Institute, Nov 2023, Online, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homographies structurées pour l’alignement de couches spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseel Al Khansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1073-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering-based endmember identification method for snapshot spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Roma, Italy. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de démélange et dématriçage conjoints fondée sur la complétion de rang un pour les images multispectrales « snapshot »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de réseaux de filtres de Fabry-Perot pour la restauration de cubes hyperspectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRESTI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry-Perot Filter Array Inversion for Hyperspectral Datacube Restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PM2.5 in an urban industrial site in the East Mediterranean: Source apportionment and oxidative potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Seigneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of the Whole Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Chemistry, Jul 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Demosaicing and Unmixing in Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Imagerie Optique Non Conventionnelle des GdR ISIS et GdR ONDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtering-based endmember estimation from snapshot spectral images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Low-Rank Models and Applications (LRMA'22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ calibration of cross-sensitive sensors in mobile sensor arrays using fast informed non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3515-3519, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast informed nonnegative matrix factorization for mobile sensor calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vu Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS (Groupement de Recherche Information Signal Image viSion) : Statistical learning with missing values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Projection Streams for (Weighted) Nonnegative Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.3280-3284, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian Compression Stream: Principle and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST'20 : international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France. Paper-ID 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Apply Random Projections to Nonnegative Matrix Factorization with Missing Entries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, A Coruña, Spain. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2019.8903036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Negative Matrix Factorization with Missing Entries: A Random Projection Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des jeunes chercheurs en Traitement du signal et de l’image 2019 GRAISyHM TSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de la factorisation pondérée en matrices non-négatives par projections aléatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - XXVIIème Colloque francophonede traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France. pp.265-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast & furious: accelerating weighted NMF using random projections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Low-Rank Models and Applications (LRMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les particules en suspension dans l’air sur le Littoral Côte d’Opale. Evaluation de la contribution attribuable au trafic maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Beaugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Avenir Littoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et étalonnage de capteurs conjoints par traitement des données issues de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Capteurs et Sciences Participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of major species and metals associated to PM2.5 in urban sites under industrial influences in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 28th annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faster-than-fast NMF using random projections and Nesterov iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTWIST: international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration en ligne d’un réseau de capteurs mobiles par factorisation matricielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individual Air Pollution Sensors: Innovation or Revolution?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source contributions to PM10 levels in a coastal area in northern France: a one year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Moufarrej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Society of Environmental Toxicology and Chemistry - SETAC, May 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Nonnegative Matrix Factorization and Completion Using Nesterov Iterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Grenoble, France. pp.26-35, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-53547-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle pour l'étalonnage aveugle d'un réseau de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS, journée "Inversion et problèmes multi-*"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR-ISIS: Information Signal Image ViSion, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle pour l'étalonnage aveugle d'un réseau de capteurs mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorale en Traitement du signal et de l’image 2017 GRAISyHM TSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlier-Robust Calibration Method for Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics (ECMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Sebastian, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2017.7945907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental signal processing: new trends and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Bruges, Belgium. pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01476878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Factorisation-based Calibration For Air Quality Crowd-sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly - EGU 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-16389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one year study to estimate maritime contributions to PM10 levels in a coastal area in northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Atmospheric Chemical and Biological Processes: Interactions and Impacts (ATMOCHEMBIO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Chemistry of Clermont-Ferrand (ICCF); Laboratory of Physical Meteorology (LaMP); Laboratory of Marine Environmental Sciences (LEMAR), Jun 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind mobile sensor calibration using an informed nonnegative matrix factorization with a relaxed rendezvous model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.2941-2945, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informed split gradient non-negative matrix factorization using Huber cost function for source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Abche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th IEEE International Symposium on Signal Processing and Information Technology (ISSPIT 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2016, Limassol, Cyprus. pp.69-74, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2016.7886011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust informed split gradient NMF using Alpha Beta-divergence for source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Workshop on Machine Learning for Signal Processing (MLSP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vietri Sul Mare, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2016.7738843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear mobile sensor calibration using informed semi-nonnegative matrix factorization with a Vandermonde factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Sensor Array and Multichannel Signal Processing Workshop (SAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rio de Janeiro, Brazil. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SAM.2016.7569735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing distant and local influences of industrial and other metal sources in PM2.5 in a medium city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Heavy Metals in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of PM 10 in northern coast of France: a one year study to estimate maritime contributions in the Strait of Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Borgie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Aerosol Conference (EAC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Aerosol Research (ASFERA), Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind calibration of mobile sensors using informed nonnegative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.497-505, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Split gradient method for informed non-negative matrix factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Chreiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Latent Variable Analysis and Signal Separation (LVA/ICA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Liberec, Czech Republic. pp.376-383, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-22482-4_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes informées de factorisation matricielle non-négative. Application à l'identification de sources de particules industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée GT Identification, GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bound constrained weighted NMF for industrial source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Reims, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2014.6958851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced NMF initialization using a physical model for pollution source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plouvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 22nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Brugge, Belgium. pp.231-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a Non Negative Matrix Factorization method combined to PM2.5 chemical data for a source apportionment study in different environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Technical Meeting on Air Pollution Modelling and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-negative matrix factorization using weighted beta divergence and equality constraints for industrial source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Workshop on Machine Learning for Signal Processing (MLSP 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2013.6661903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des particules en suspension PM2.5 dans les agglomérations de Boulogne-sur-Mer, Saint-Omer et Dunkerque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires de la Qualité de l’Air JIQA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of particulate emissions from an integrated steelworks on air quality at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Steel Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kullback-leibler NMF under linear equality constraints. Application to pollution source apportionment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 11th International Conference on Information Sciences, Signal Processing and their Applications (ISSPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.752-757, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPA.2012.6310653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Non Negative Matrix Factorization based method for source apportionment in atmospheric aerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adib Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFCA International Symposium Ultrafine Particles – Sources, Effects, Risks, and Mitigation Strategies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télédétection hyperspectrale à l'aide d'une caméra Linescan embarquée sur drone pour l'observation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Régionales Drones et Véhicules Autonomes (JRDVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dunkerque, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between chemical composition, source apportionment and oxidative potential of PM2.5 in an East-Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Aerosol conference (IAC2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de spectres à partir des valeurs brutes d'une camera hyperspectrale Application au filtrage des harmoniques d'une caméra basée sur les filtres de Fabry-Perot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle MTE - Journée des doctorants 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion de grille de filtres de Fabry-Perot pour la reconstruction de cubes hyperspectraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Douai, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of oxidative potential of PM2.5 in an East-Mediterranean site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courcot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Afif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafine Particles – Air Quality and Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04388178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dedicated Joint Unmixing and Demosaicing Method for Snapshot Spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage semi-automatique d'images d'une scène agricole pour la construction du cube hyperspectral à partir d'une caméra compacte spatio-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Demosaicing and Unmixing in Hyperspectral Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMF for Big Data with Missing Entries: A Random Projection Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do random projections fasten an already fast NMF technique using Nesterov optimal gradient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Yahaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Calibration using Informed Matrix Factorisation for Air Quality Crowdsensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Régionale des Doctorants en Automatique et Traitement du signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Béthune, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de signaux irrégulièrement échantillonnés issus du mobile crowd-sensing pour la surveillance de la qualité de l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovatives Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de traitement et de fusion de signaux irrégulièrement échantillonnés issus du crowdsensing. Application à la surveillance citoyenne de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dorffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Régionale des Doctorants en Automatique et Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and source apportionment of PM2.5 in urban sites under influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Cazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Dewaele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment Changing complexity of air pollution : sources, chemistry, impacts &amp; regulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation temporelle et identification des sources de PM2,5 à Dunkerque en périodes hivernale et printanière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloé Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of atmospheric PM2.5 sources using Non-negative Matrix Factorization modeling in urban-industrial mixed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2013 European Aerosol Conference (EAC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Prague, République tchèque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origines et physico-chimie des particules en suspension dans des agglomérations du Littoral du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kfoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhakim Limem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique des chercheurs IRENI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and Source Apportionment of Airborne Particulates in an Industrialized Area in Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Adje" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ahouandjinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01513-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402322" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663774v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3439209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568405v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402441" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yahaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3469830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413619v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-169-supplement" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002813v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scerri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weinbruch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mercieca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Limem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Genga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Iacobellis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Giove" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580604v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2811962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Kfoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2014.05.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2011.09.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5CX43TL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probus Kiki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99565-1_4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae M'Rani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilloteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pestelle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS65427.2024.10876422" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratheil Houndji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635118.3635130" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Al Khansa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388221v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992002v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096740" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728968v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955128" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471618v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vu Thanh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414742" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126485v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413496" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931454v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151522v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070054v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868016v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roche" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471603v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498172v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945907" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476878v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495581v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371239v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569735" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chreiky" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2016.7886011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2016.7738843" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367338v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472216" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367332v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_58" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_44" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958851" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plouvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367327v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661903" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2012.6310653" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desmonts" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hleis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405244v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hleis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388119v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726093v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388178v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433808v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433810v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831111v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831329v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371240v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kfoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411913v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Adje" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ahouandjinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01513-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663774v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinan Abbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3439209" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568405v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402441" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568404v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2024.3402322" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706788v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yahaya" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3469830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Scerri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Weinbruch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mercieca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nolle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120569" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Afif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165843" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04179677v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ledoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Roche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8607-2023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-169-supplement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437729v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227616" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Limem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e21030253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Genga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Iacobellis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Giove" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124376" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580604v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dorffer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2018.2811962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293180v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adib Kfoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atallah El Zein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.04.128" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnum.2014.05.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862593v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2013.03.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2011.09.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5CX43TL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ternisien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lherbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1364-8152(00)00045-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ML53B1QX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahrae M'Rani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilloteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124440v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probus Kiki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99565-1_4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS69515.2025.11501571" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170104v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demailly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gutierrez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170118v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pestelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bigot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715406" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772010v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS65427.2024.10876422" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597460v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratheil Houndji" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3635118.3635130" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129211v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096740" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Oikonomou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseel Al Khansa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685133v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684740v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388133v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Seigneur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126481v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vu Thanh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414742" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471618v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413496" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931454v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2019.8903036" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151522v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Beaugard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070054v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405258v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859713v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Borgie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53547-0_3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831913v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498172v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2017.7945907" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476878v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472216" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Chreiky" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2016.7886011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371238v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2016.7738843" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371239v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SAM.2016.7569735" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405257v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367332v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_58" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367330v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22482-4_44" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512254v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2014.6958851" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plouvin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2013.6661903" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405244v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Hleis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Desmonts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hleis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292190v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPA.2012.6310653" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405243v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ledoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726093v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694685v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04388178v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685172v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433808v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433810v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166582v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831111v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831329v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371240v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831327v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411914v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kfoury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411915v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>