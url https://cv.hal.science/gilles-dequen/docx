--- v0 (2026-03-27)
+++ v1 (2026-04-26)
@@ -217,321 +217,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Clinical Interpretation of an Explainable AI Model for Predicting Patient Pathways in the Emergency Department: A Retrospective Study</w:t>
+                <w:t xml:space="preserve">Random cluster parallel PBFT global consensus for consistent blockchain distributed ledger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Arnaud</w:t>
+                <w:t xml:space="preserve">Wassim Abbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Antonio Moreno-Sanchez</w:t>
+                <w:t xml:space="preserve">Sofiane Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ammirati</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wafa Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15158449⟩</w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-024-04923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212753v1</w:t>
+                <w:t xml:space="preserve">hal-04986703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random cluster parallel PBFT global consensus for consistent blockchain distributed ledger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Clinical Interpretation of an Explainable AI Model for Predicting Patient Pathways in the Emergency Department: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Abbessi</w:t>
+                <w:t xml:space="preserve">Pedro Antonio Moreno-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ouni</w:t>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Badreddine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark van Gils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.187. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (15), pp.8449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10586-024-04923-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app15158449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986703v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Improving autism spectrum disorder diagnosis using machine learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Ali Sadek Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -585,537 +585,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Privacy and Data Utility: Metrics and Strategies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Informatique, Robotique Médicale et Données : le point de vue de l’informaticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Data Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (3), pp.153-189</w:t>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138599v1</w:t>
+                <w:t xml:space="preserve">hal-04694676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique, Robotique Médicale et Données : le point de vue de l’informaticien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive models in emergency medicine and their missing data strategies: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41746-023-00770-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694676v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle dans les structures d’urgences : place de la formation et de la garantie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/afmu-2022-0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive models in emergency medicine and their missing data strategies: a systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Ammirati</w:t>
+                <w:t xml:space="preserve">Optimizing Privacy and Data Utility: Metrics and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Digital Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Data Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.153-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012103v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Artificial Intelligence to Manage Patient Flow in Emergency Department during the COVID-19 Pandemic: A Prospective, Single-Center Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 19 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1277,347 +1277,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Autoencoder for Image-Based Augmentation of Eye-Tracking Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Memory Analysis of Parallel Collision Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colm Loughnane</w:t>
+                <w:t xml:space="preserve">M. Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7050083⟩</w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.254--274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i2.254-274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601452v1</w:t>
+                <w:t xml:space="preserve">hal-03698666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Memory Analysis of Parallel Collision Search Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Autoencoder for Image-Based Augmentation of Eye-Tracking Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Loughnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trimoska</w:t>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina Ionica</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (2), pp.254--274. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i2.254-274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7050083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698666v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
@@ -2131,51 +2131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2216,819 +2216,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche arborescente et apprentissage pour les problèmes cryptographiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sorina Ionica</w:t>
+                <w:t xml:space="preserve">Low latency PBFT parallel consensus for IoT blockchain platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tunis, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701880v1</w:t>
+                <w:t xml:space="preserve">hal-04613141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low latency PBFT parallel consensus for IoT blockchain platform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Ethical Challenges of Large Language Models in Emergency Medicine: A Comparative International Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wafa Badreddine</w:t>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lisbon, Portugal. pp.5750-5755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM62325.2024.10822376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04613141v1</w:t>
+                <w:t xml:space="preserve">hal-04882186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Ethical Challenges of Large Language Models in Emergency Medicine: A Comparative International Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consistency of XAI Models against Medical Expertise: An Assessment Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pitteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 12th International Conference on Healthcare Informatics (ICHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orlando, United States. pp.732-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHI61247.2024.00116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIBM62325.2024.10822376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04882186v1</w:t>
+                <w:t xml:space="preserve">hal-04677341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of XAI Models against Medical Expertise: An Assessment Protocol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pitteman</w:t>
+                <w:t xml:space="preserve">Exploring Item Difficulty Prediction: Data Driven Approach for Item Difficulty Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamgarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 12th International Conference on Healthcare Informatics (ICHI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece. pp.415-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63028-6_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHI61247.2024.00116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677341v1</w:t>
+                <w:t xml:space="preserve">hal-04706345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Item Difficulty Prediction: Data Driven Approach for Item Difficulty Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Parant</w:t>
+                <w:t xml:space="preserve">Optimizing Privacy While Limiting Information Loss in Distributed Data Anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arseme Vadèle Djeufack Nanfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.352-359, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63028-6_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706345v1</w:t>
+                <w:t xml:space="preserve">hal-04904478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Privacy While Limiting Information Loss in Distributed Data Anonymization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
+                <w:t xml:space="preserve">Recherche arborescente et apprentissage pour les problèmes cryptographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Blomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04904478v1</w:t>
+                <w:t xml:space="preserve">hal-04701880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable NLP Model for Predicting Patient Admissions at Emergency Department Using Triage Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreno-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sorrento, Italy. pp.4843-4847, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,425 +3056,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
+              <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.59-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011540900003523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659990v1</w:t>
+                <w:t xml:space="preserve">hal-05096830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+                <w:t xml:space="preserve">Utilisation d'un PRE pour le partage de fichiers chiffrés en mode SaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096830v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un PRE pour le partage de fichiers chiffrés en mode SaaS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+                <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.256-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767339v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,486 +3528,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">Proportional representation to increase data utility in k-anonymous tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 9TH INTERNATIONAL CONFERENCE ON HEALTHCARE INFORMATICS (ICHI 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833279v1</w:t>
+                <w:t xml:space="preserve">hal-03414033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Delegated Authentication Protocol based on PRE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+                <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.468-478, </w:t>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.835-841, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010542404680478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448083v1</w:t>
+                <w:t xml:space="preserve">hal-03659989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional representation to increase data utility in k-anonymous tables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Mauger</w:t>
+                <w:t xml:space="preserve">A New Delegated Authentication Protocol based on PRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.468-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010542404680478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414033v1</w:t>
+                <w:t xml:space="preserve">hal-03448083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.835-841, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 9TH INTERNATIONAL CONFERENCE ON HEALTHCARE INFORMATICS (ICHI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Victoria, Canada. pp.548-553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICHI52183.2021.00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659989v1</w:t>
+                <w:t xml:space="preserve">hal-03833279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical cryptanalysis with WDSat</w:t>
               </w:r>
@@ -4019,51 +4019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4091,1511 +4091,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Channel Convnet Approach to Predict the Risk of in-Hospital Mortality for Icu Patients</w:t>
+                <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Viton</w:t>
+                <w:t xml:space="preserve">M. Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elbattah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+                <w:t xml:space="preserve">R. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeLTA 2020 - Proceedings of the 1st International Conference on Deep Learning Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, A distance, Unknown Region. pp.98--102</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Unknown Region. pp.479--484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704093v1</w:t>
+                <w:t xml:space="preserve">hal-03679393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning to Predict Hospitalization at Triage: Integration of Structured Data and Unstructured Text</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">CCA Secure Unidirectional PRE with Key Pair in the Standard Model without Pairings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE INTERNATIONAL CONFERENCE ON BIG DATA (BIG DATA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Atlanta, United States. pp.4836-4841, </w:t>
+              <w:t xml:space="preserve">6th International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.440-447, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData50022.2020.9378073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0008955704400447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601738v1</w:t>
+                <w:t xml:space="preserve">hal-02773918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+                <w:t xml:space="preserve">Multi-criteria Optimization Using l-diversity and t-closeness for k-anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Privacy Management, Cryptocurrencies and Blockchain Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Guildford, United Kingdom. pp.73-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66172-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679393v1</w:t>
+                <w:t xml:space="preserve">hal-03235597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Optimization Using l-diversity and t-closeness for k-anonymization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
+                <w:t xml:space="preserve">Parity (XOR) Reasoning for the Index Calculus Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Trimoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Privacy Management, Cryptocurrencies and Blockchain Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Guildford, United Kingdom. pp.73-88, </w:t>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.774-790, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66172-4_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235597v1</w:t>
+                <w:t xml:space="preserve">hal-03230825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCA Secure Unidirectional PRE with Key Pair in the Standard Model without Pairings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+                <w:t xml:space="preserve">A SAT-Based Approach for Index Calculus on Binary Elliptic Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Trimoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Systems Security and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.440-447, </w:t>
+              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cairo, Egypt. pp.214-235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008955704400447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773918v1</w:t>
+                <w:t xml:space="preserve">hal-03230853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAT-Based Approach for Index Calculus on Binary Elliptic Curves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorina Ionica</w:t>
+                <w:t xml:space="preserve">Modeling and Evaluation of k-anonymization Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Privacy Preserving Artificial Intelligence Workshop of AAAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New York (virtual), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230853v1</w:t>
+                <w:t xml:space="preserve">hal-03236397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity (XOR) Reasoning for the Index Calculus Attack</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorina Ionica</w:t>
+                <w:t xml:space="preserve">Encrypted Data Sharing Using Proxy ReEncryption in Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_45⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Saidia, Morocco. pp.161-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230825v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encrypted Data Sharing Using Proxy ReEncryption in Smart Grid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+                <w:t xml:space="preserve">NLP-Based Approach to Detect Autism Spectrum Disorder in Saccadic Eye Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 IEEE SYMPOSIUM SERIES ON COMPUTATIONAL INTELLIGENCE (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Canberra, Australia. pp.1581-1587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040325v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Evaluation of k-anonymization Metrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
+                <w:t xml:space="preserve">Multi-Channel Convnet Approach to Predict the Risk of in-Hospital Mortality for Icu Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy Preserving Artificial Intelligence Workshop of AAAI 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, New York (virtual), United States</w:t>
+              <w:t xml:space="preserve">DeLTA 2020 - Proceedings of the 1st International Conference on Deep Learning Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, A distance, Unknown Region. pp.98--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236397v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP-Based Approach to Detect Autism Spectrum Disorder in Saccadic Eye Movement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deep Learning to Predict Hospitalization at Triage: Integration of Structured Data and Unstructured Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE SYMPOSIUM SERIES ON COMPUTATIONAL INTELLIGENCE (SSCI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE INTERNATIONAL CONFERENCE ON BIG DATA (BIG DATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Atlanta, United States. pp.4836-4841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData50022.2020.9378073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601453v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRE as a Service within Smart Grid City</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Drocourt</w:t>
+                <w:t xml:space="preserve">Learning Clusters in Autism Spectrum Disorder: Image-Based Clustering of Eye-Tracking Scanpaths with Deep Autoencode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Security and Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 41ST ANNUAL INTERNATIONAL CONFERENCE OF THE IEEE ENGINEERING IN MEDICINE AND BIOLOGY SOCIETY (EMBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.1417-1420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768366v1</w:t>
+                <w:t xml:space="preserve">hal-03601455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 12TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Prague, Slovakia. pp.103-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007402601030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Clusters in Autism Spectrum Disorder: Image-Based Clustering of Eye-Tracking Scanpaths with Deep Autoencode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carette</w:t>
+                <w:t xml:space="preserve">PRE as a Service within Smart Grid City</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 41ST ANNUAL INTERNATIONAL CONFERENCE OF THE IEEE ENGINEERING IN MEDICINE AND BIOLOGY SOCIETY (EMBC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.394-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007838503940401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601455v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generating of differentiated assessment tests within higher educational context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richardson Ciguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,103 +5646,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Autism Spectrum Disorder Detection Thanks to Eye-Tracking and Neural Network-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNET OF THINGS (IOT) TECHNOLOGIES FOR HEALTHCARE, HEALTHYIOT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France. pp.75-81, </w:t>
@@ -5793,51 +5793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d'un schéma d'authentification OTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5869,269 +5869,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deriving CGM Based-Parallel Algorithms for the Optimal Binary Search-Tree Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+                <w:t xml:space="preserve">Automatically Generating Assessment Tests within Higher Education Context thanks to Genetic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richardson Ciguene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Information Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331858v1</w:t>
+                <w:t xml:space="preserve">hal-01331864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatically Generating Assessment Tests within Higher Education Context thanks to Genetic Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Joiron</w:t>
+                <w:t xml:space="preserve">Deriving CGM Based-Parallel Algorithms for the Optimal Binary Search-Tree Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States. pp.655--665, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32467-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331864v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la generation automatique de tests d’évaluations differencies et equitables en contexte universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richardson Ciguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6264,77 +6264,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatiser la génération et la correction d'évaluations individualisées en contexte universitaire présentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Rosselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6755,235 +6755,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Easy Parallel SAT Solving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic parallel SAT solving using MTSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vander-Swalmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Krajecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaël Krajecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, United States. pp.425--432, </w:t>
+              <w:t xml:space="preserve">HPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Germany. pp.176--177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2009.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5191794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846958v1</w:t>
+                <w:t xml:space="preserve">hal-00846959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic parallel SAT solving using MTSS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Easy Parallel SAT Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vander-Swalmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Krajecki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Germany. pp.176--177, </w:t>
+              <w:t xml:space="preserve">ICTAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.425--432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5191794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2009.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00846959v1</w:t>
+                <w:t xml:space="preserve">hal-00846958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Omnidirectional Catadioptric Stereovision Design</w:t>
               </w:r>
@@ -7153,359 +7153,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Boolean Constraint Propagation for Sub-clause Deduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Darras</w:t>
+                <w:t xml:space="preserve">KCNFS solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Principles and Practice of Constraint Programming (CP'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Sitges, Spain. pp.757-761</w:t>
+              <w:t xml:space="preserve">SAT 2005 - 8th International Conference on Theory and Applications of Satisfiability Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, St. Andrews, Scotland, United Kingdom. pp.486-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00396436v1</w:t>
+                <w:t xml:space="preserve">hal-01418191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la Propagation de Contraintes Booléennes pour la Production de Sous-Clauses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Using Boolean Constraint Propagation for Sub-clause Deduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brisoux Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.69-78</w:t>
+              <w:t xml:space="preserve">11th International Conference on Principles and Practice of Constraint Programming (CP'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sitges, Spain. pp.757-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00000058v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Propagation de Contraintes pour la Production de Sous-Clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Journées Francophones de la Programmation par Contraintes (JFPC'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lens, France. pp.69-78</w:t>
@@ -7528,109 +7485,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KCNFS solver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dubois</w:t>
+                <w:t xml:space="preserve">Utilisation de la Propagation de Contraintes Booléennes pour la Production de Sous-Clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brisoux Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ostrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAT 2005 - 8th International Conference on Theory and Applications of Satisfiability Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, St. Andrews, Scotland, United Kingdom. pp.486-501</w:t>
+              <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01418191v1</w:t>
+                <w:t xml:space="preserve">inria-00000058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kcnfs: An Efficient Solver for Random k-SAT Formulae</w:t>
               </w:r>
@@ -7795,212 +7795,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-existence of (3,1,2)-conjugate orthogonal idemôtent latin square of order 10</w:t>
+                <w:t xml:space="preserve">A backbone search Heuristic for efficient solving of hard 3-SAT formulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CP 2001 - 7th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI'01 - 17th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp.248-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571006v1</w:t>
+                <w:t xml:space="preserve">hal-01570843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A backbone search Heuristic for efficient solving of hard 3-SAT formulae</w:t>
+                <w:t xml:space="preserve">The non-existence of (3,1,2)-conjugate orthogonal idemôtent latin square of order 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI'01 - 17th International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CP 2001 - 7th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paphos, Cyprus. pp.108-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45578-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570843v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8122,130 +8122,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of machine learning methods to assist the diagnosis of autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El-baz, A.S. &amp; Suri, J.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Engineering Techniques for Autism Spectrum Disorder, Volume 2 : Diagnosis and Clinical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Academic Press Elsevier, pp.99-119, 2023, 978-0-12-824421-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278671v1</w:t>
@@ -8314,51 +8314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsème Vadèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djeufack Nanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Aboud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Go&#235;b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm15020491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04826323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ali Sadek Ibrahim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2024.1529839" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tayart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2022.100149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trimoska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i2.254-274" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vander-Swalmen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0097-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZVDLZRTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9025-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFMW6FHL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321693" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamgarraj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63028-6_36" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseme Vad&#232;le Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825321" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Trimoska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3\_37" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66172-4_5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230853v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51938-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_45" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555161v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardson Ciguene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manson Toussaint Ben" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846945v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.128" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2009.63" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5191794" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ostrowski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000058v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Devendeville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_36" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ9VRVGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571006v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45578-7_8" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S70QPCCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570843v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04879590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978339.15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;me Vad&#232;le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Aboud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Go&#235;b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm15020491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04826323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ali Sadek Ibrahim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2024.1529839" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mauger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tayart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2022.100149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trimoska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i2.254-274" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vander-Swalmen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0097-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZVDLZRTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9025-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFMW6FHL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321693" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamgarraj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63028-6_36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseme Vad&#232;le Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825321" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Trimoska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3\_37" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66172-4_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_45" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51938-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704093v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555161v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardson Ciguene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manson Toussaint Ben" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846945v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.128" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5191794" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2009.63" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ostrowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Devendeville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_36" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ9VRVGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45578-7_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S70QPCCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04879590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978339.15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;me Vad&#232;le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>