--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -66,308 +66,308 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence in Rheumatology: From Algorithms to Clinical Impact in Osteoporosis and Chronic Inflammatory Rheumatic Diseases</w:t>
+                <w:t xml:space="preserve">Cluster-Based PBFT Blockchain Consensus Modelling with Jackson Open Queuing Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Doussiere</w:t>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Aboud</w:t>
+                <w:t xml:space="preserve">Wassim Abbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Goëb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm15020491⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Modeling and Performance Evaluation of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3812805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457052v1</w:t>
+                <w:t xml:space="preserve">hal-05615489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random cluster parallel PBFT global consensus for consistent blockchain distributed ledger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Intelligence in Rheumatology: From Algorithms to Clinical Impact in Osteoporosis and Chronic Inflammatory Rheumatic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Ouni</w:t>
+                <w:t xml:space="preserve">Marie Doussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
+                <w:t xml:space="preserve">Ahlem Aboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Badreddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+                <w:t xml:space="preserve">Vincent Goëb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.187. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (2), pp.491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10586-024-04923-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm15020491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986703v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Clinical Interpretation of an Explainable AI Model for Predicting Patient Pathways in the Emergency Department: A Retrospective Study</w:t>
               </w:r>
@@ -481,1607 +481,1737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Improving autism spectrum disorder diagnosis using machine learning techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Osman Ali Sadek Ibrahim</w:t>
+                <w:t xml:space="preserve">Random cluster parallel PBFT global consensus for consistent blockchain distributed ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2024.1529839⟩</w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-024-04923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826323v1</w:t>
+                <w:t xml:space="preserve">hal-04986703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informatique, Robotique Médicale et Données : le point de vue de l’informaticien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Editorial: Improving autism spectrum disorder diagnosis using machine learning techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osman Ali Sadek Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2024.1529839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694676v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive models in emergency medicine and their missing data strategies: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Digital Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41746-023-00770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle dans les structures d’urgences : place de la formation et de la garantie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petitprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nemitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales françaises de médecine d'urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/afmu-2022-0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Privacy and Data Utility: Metrics and Strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Informatique, Robotique Médicale et Données : le point de vue de l’informaticien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Data Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (3), pp.153-189</w:t>
+              <w:t xml:space="preserve">Journal de droit de la santé et de l'assurance maladie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138599v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Artificial Intelligence to Manage Patient Flow in Emergency Department during the COVID-19 Pandemic: A Prospective, Single-Center Study.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimizing Privacy and Data Utility: Metrics and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Data Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.153-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753730v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can AI predict epithelial lesion categories via automated analysis of cervical biopsies: The TissueNet challenge?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of Artificial Intelligence to Manage Patient Flow in Emergency Department during the COVID-19 Pandemic: A Prospective, Single-Center Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpi.2022.100149⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19159667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936763v1</w:t>
+                <w:t xml:space="preserve">hal-03753730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Memory Analysis of Parallel Collision Search Algorithms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Can AI predict epithelial lesion categories via automated analysis of cervical biopsies: The TissueNet challenge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Loménie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger H.J. Fick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saima Ben Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i2.254-274⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pathology Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.100149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpi.2022.100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698666v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Autoencoder for Image-Based Augmentation of Eye-Tracking Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Loughnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colm Loughnane</w:t>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (5), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging7050083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Time-Memory Analysis of Parallel Collision Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trimoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.254--274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i2.254-274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436211v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud file sharing using PREaaS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHEI Journal of Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689960v1</w:t>
+                <w:t xml:space="preserve">hal-03436211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance CGM-based Parallel Algorithms for the Optimal Binary Search Tree Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloud file sharing using PREaaS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Grid and High Performance Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EHEI Journal of Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.52-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237645v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Approach for Multi-Threaded SAT Solving</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High Performance CGM-based Parallel Algorithms for the Optimal Binary Search Tree Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Krajecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10766-009-0097-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Grid and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.55-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJGHPC.2016100104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00845690v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Collaborative Approach for Multi-Threaded SAT Solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vander-Swalmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Krajecki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (3), pp.324--342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10766-009-0097-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An efficient approach to solving random k-SAT problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (4), pp.261--276. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-006-9025-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2091,5910 +2221,5910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANF-Based Satisfiability for Weil-Descent Cryptographic Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th-2025 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split - Croatia, Croatia. pp.906-911, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT66093.2025.11321693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low latency PBFT parallel consensus for IoT blockchain platform</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring the Ethical Challenges of Large Language Models in Emergency Medicine: A Comparative International Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551353⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lisbon, Portugal. pp.5750-5755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM62325.2024.10822376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613141v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Ethical Challenges of Large Language Models in Emergency Medicine: A Comparative International Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
+                <w:t xml:space="preserve">Low latency PBFT parallel consensus for IoT blockchain platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abbessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIBM62325.2024.10822376⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 27th International Symposium on Real-Time Distributed Computing (ISORC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Tunis, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISORC61049.2024.10551353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882186v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of XAI Models against Medical Expertise: An Assessment Protocol</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exploring Item Difficulty Prediction: Data Driven Approach for Item Difficulty Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamgarraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 12th International Conference on Healthcare Informatics (ICHI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece. pp.415-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63028-6_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHI61247.2024.00116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04677341v1</w:t>
+                <w:t xml:space="preserve">hal-04706345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Item Difficulty Prediction: Data Driven Approach for Item Difficulty Estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Consistency of XAI Models against Medical Expertise: An Assessment Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pitteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Intelligent Tutoring Systems (ITS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 12th International Conference on Healthcare Informatics (ICHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Orlando, United States. pp.732-736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHI61247.2024.00116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63028-6_36⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706345v1</w:t>
+                <w:t xml:space="preserve">hal-04677341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Privacy While Limiting Information Loss in Distributed Data Anonymization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arseme Vadèle Djeufack Nanfack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on Big Data (BigData)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Washington, United States. pp.352-359, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData62323.2024.10825321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche arborescente et apprentissage pour les problèmes cryptographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Programmation par Contraintes (JFPC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable NLP Model for Predicting Patient Admissions at Emergency Department Using Triage Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreno-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aiham Ghazali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Sorrento, Italy. pp.4843-4847, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scarce Data in Artificial Intelligence for Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Vienna, Austria. pp.59-64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011540900003523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un PRE pour le partage de fichiers chiffrés en mode SaaS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.256-263, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Proportional representation to increase data utility in k-anonymous tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 14TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL. 5: HEALTHINF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010414508250832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03601737v1</w:t>
+                <w:t xml:space="preserve">hal-03414033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional representation to increase data utility in k-anonymous tables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lisbonne, Portugal. pp.835-841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414033v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 15TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0011012800003123⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE 9TH INTERNATIONAL CONFERENCE ON HEALTHCARE INFORMATICS (ICHI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Victoria, Canada. pp.548-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICHI52183.2021.00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659989v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Delegated Authentication Protocol based on PRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.468-478, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010542404680478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 9TH INTERNATIONAL CONFERENCE ON HEALTHCARE INFORMATICS (ICHI 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICHI52183.2021.00103⟩</w:t>
+              <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 14TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL. 5: HEALTHINF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria. pp.825-832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010414508250832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833279v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical cryptanalysis with WDSat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-80223-3\_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">CCA Secure Unidirectional PRE with Key Pair in the Standard Model without Pairings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Information Systems Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.440-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0008955704400447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679393v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCA Secure Unidirectional PRE with Key Pair in the Standard Model without Pairings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria Optimization Using l-diversity and t-closeness for k-anonymization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Information Systems Security and Privacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data Privacy Management, Cryptocurrencies and Blockchain Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Guildford, United Kingdom. pp.73-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-66172-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0008955704400447⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02773918v1</w:t>
+                <w:t xml:space="preserve">hal-03235597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Optimization Using l-diversity and t-closeness for k-anonymization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Privacy Management, Cryptocurrencies and Blockchain Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th International Joint Conference on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Budapest, Unknown Region. pp.479--484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-66172-4_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235597v1</w:t>
+                <w:t xml:space="preserve">hal-03679393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity (XOR) Reasoning for the Index Calculus Attack</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">A SAT-Based Approach for Index Calculus on Binary Elliptic Curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Constraint Programming 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_45⟩</w:t>
+              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cairo, Egypt. pp.214-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51938-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230825v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAT-Based Approach for Index Calculus on Binary Elliptic Curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Parity (XOR) Reasoning for the Index Calculus Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Cryptology - AFRICACRYPT 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51938-4⟩</w:t>
+              <w:t xml:space="preserve">Principles and Practice of Constraint Programming 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Louvain-la-Neuve, Belgium. pp.774-790, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58475-7_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230853v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Evaluation of k-anonymization Metrics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Encrypted Data Sharing Using Proxy ReEncryption in Smart Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy Preserving Artificial Intelligence Workshop of AAAI 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Saidia, Morocco. pp.161-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-6259-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236397v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encrypted Data Sharing Using Proxy ReEncryption in Smart Grid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling and Evaluation of k-anonymization Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronic Engineering and Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Privacy Preserving Artificial Intelligence Workshop of AAAI 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, New York (virtual), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040325v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03236397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-Based Approach to Detect Autism Spectrum Disorder in Saccadic Eye Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE SYMPOSIUM SERIES ON COMPUTATIONAL INTELLIGENCE (SSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Canberra, Australia. pp.1581-1587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Channel Convnet Approach to Predict the Risk of in-Hospital Mortality for Icu Patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Deep Learning to Predict Hospitalization at Triage: Integration of Structured Data and Unstructured Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeLTA 2020 - Proceedings of the 1st International Conference on Deep Learning Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE INTERNATIONAL CONFERENCE ON BIG DATA (BIG DATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Atlanta, United States. pp.4836-4841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData50022.2020.9378073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704093v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning to Predict Hospitalization at Triage: Integration of Structured Data and Unstructured Text</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-Channel Convnet Approach to Predict the Risk of in-Hospital Mortality for Icu Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE INTERNATIONAL CONFERENCE ON BIG DATA (BIG DATA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DeLTA 2020 - Proceedings of the 1st International Conference on Deep Learning Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, A distance, Unknown Region. pp.98--102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601738v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Clusters in Autism Spectrum Disorder: Image-Based Clustering of Eye-Tracking Scanpaths with Deep Autoencode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41ST ANNUAL INTERNATIONAL CONFERENCE OF THE IEEE ENGINEERING IN MEDICINE AND BIOLOGY SOCIETY (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.1417-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEALTHINF: PROCEEDINGS OF THE 12TH INTERNATIONAL JOINT CONFERENCE ON BIOMEDICAL ENGINEERING SYSTEMS AND TECHNOLOGIES - VOL 5: HEALTHINF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Prague, Slovakia. pp.103-112, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007402601030112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRE as a Service within Smart Grid City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Sbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Security and Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.394-401, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007838503940401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generating of differentiated assessment tests within higher educational context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richardson Ciguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manson Toussaint Ben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EdMedia: World Conference on Educational Media and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Computing in Education (AACE), Jun 2018, Amsterdam, Netherlands. pp.370-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Autism Spectrum Disorder Detection Thanks to Eye-Tracking and Neural Network-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNET OF THINGS (IOT) TECHNOLOGIES FOR HEALTHCARE, HEALTHYIOT 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Angers, France. pp.75-81, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76213-5\_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos d'un schéma d'authentification OTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatically Generating Assessment Tests within Higher Education Context thanks to Genetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richardson Ciguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving CGM Based-Parallel Algorithms for the Optimal Binary Search-Tree Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Myoupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Information Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Las Vegas, United States. pp.655--665, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32467-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la generation automatique de tests d’évaluations differencies et equitables en contexte universitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richardson Ciguene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Joiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier evaluation des Apprentissages et Environnements Informatiques d'EIAH2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Agadir, Maroc, Morocco. pp.0-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From a Logical Approach to Internal States of Hash Functions - How SAT Problem Can Help to Understand SHA-* and MD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Krajecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECRYPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Iceland. pp.435-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00954507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatiser la génération et la correction d'évaluations individualisées en contexte universitaire présentiel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Joiron</w:t>
+                <w:t xml:space="preserve">Encoding hash functions as a SAT problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Krajecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dequen</w:t>
+                <w:t xml:space="preserve">Florian Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH'2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Greece. pp.916--921, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2012.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999253v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverting Thanks to SAT Solving - An Application on Reduced-step MD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Automatiser la génération et la correction d'évaluations individualisées en contexte universitaire présentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Joiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Rosselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Italy. pp.339--344</w:t>
+              <w:t xml:space="preserve">EIAH'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Unknown, France. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846946v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding hash functions as a SAT problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Inverting Thanks to SAT Solving - An Application on Reduced-step MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Krajecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECRYPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Italy. pp.339--344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846945v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisionner MD5 : Modélisation logique et résolution parallèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing a Parallel Collaborative SAT Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Vander-Swalmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Krajecki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENPAR'20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, France. pp.1--6</w:t>
+              <w:t xml:space="preserve">PDPTA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, United States. pp.312--319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999252v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Parallel Collaborative SAT Solver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collisionner MD5 : Modélisation logique et résolution parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Krajecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, United States. pp.312--319</w:t>
+              <w:t xml:space="preserve">RENPAR'20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, France. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846960v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic parallel SAT solving using MTSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vander-Swalmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Krajecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HPCS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Germany. pp.176--177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HPCSIM.2009.5191794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Easy Parallel SAT Solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Vander-Swalmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Krajecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, United States. pp.425--432, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTAI.2009.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Omnidirectional Catadioptric Stereovision Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the third edition of the Iberian Conference on Pattern Recognition and Image Analysis (IbPRIA 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Omnidirectional Stereovision Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Devendeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMNIVIS held with IEEE ICCV 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rio De Janeiro, Unknown Region. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KCNFS solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAT 2005 - 8th International Conference on Theory and Applications of Satisfiability Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, St. Andrews, Scotland, United Kingdom. pp.486-501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01418191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Boolean Constraint Propagation for Sub-clause Deduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brisoux Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Principles and Practice of Constraint Programming (CP'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Sitges, Spain. pp.757-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Propagation de Contraintes pour la Production de Sous-Clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Devendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Journées Francophones de la Programmation par Contraintes (JFPC'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lens, France. pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03300993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la Propagation de Contraintes Booléennes pour la Production de Sous-Clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Brisoux Devendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ostrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières Journées Francophones de Programmation par Contraintes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRIL - CNRS FRE 2499, Jun 2005, Lens, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kcnfs: An Efficient Solver for Random k-SAT Formulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAT 2003 - 6th International Conference on Theory and Applications of Satisfiability Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Santa Margherita Ligure, Italy. pp.486-501, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-24605-3_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalisation as a function of clause lengths for solving random k-SAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAT 2002 - Fifth International Symposium on the Theory and Applications of Satisfiability Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Cincinnati, Ohio, United States. pp.120-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A backbone search Heuristic for efficient solving of hard 3-SAT formulae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI'01 - 17th International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Seattle, United States. pp.248-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The non-existence of (3,1,2)-conjugate orthogonal idemôtent latin square of order 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CP 2001 - 7th International Conference on Principles and Practice of Constraint Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Paphos, Cyprus. pp.108-120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-45578-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8004,267 +8134,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another L Makes It Better? Lagrange Meets LLL and May Improve BKZ Pre-Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Proceedings of the Symposium on Algorithm Engineering and Experiments (ALENEX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, pp.181-193, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611978339.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of machine learning methods to assist the diagnosis of autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El-baz, A.S. &amp; Suri, J.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Engineering Techniques for Autism Spectrum Disorder, Volume 2 : Diagnosis and Clinical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Academic Press Elsevier, pp.99-119, 2023, 978-0-12-824421-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010975500003123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8274,147 +8404,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving k-anonymity of a large-scale database in a distributed memory environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsème Vadèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djeufack Nanfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Mahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Kengne Tchendji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8424,131 +8554,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Reasoning to Detect Weaknesses About SHA-1 and MD4/5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Krajecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8695,51 +8825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Aboud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Go&#235;b" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm15020491" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04826323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ali Sadek Ibrahim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2024.1529839" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694676v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mauger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tayart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2022.100149" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698666v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trimoska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i2.254-274" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vander-Swalmen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0097-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZVDLZRTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9025-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFMW6FHL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176414v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321693" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706345v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamgarraj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63028-6_36" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseme Vad&#232;le Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825321" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230392v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Trimoska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3\_37" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235597v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66172-4_5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_45" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51938-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704093v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555161v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardson Ciguene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manson Toussaint Ben" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331864v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846945v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.128" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846959v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5191794" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846958v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2009.63" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396436v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ostrowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300993v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Devendeville" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_36" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ9VRVGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570843v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45578-7_8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S70QPCCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04879590v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978339.15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516476v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;me Vad&#232;le" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999254v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05615489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3812805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Aboud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Go&#235;b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm15020491" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04826323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ali Sadek Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2024.1529839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tayart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2022.100149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trimoska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i2.254-274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vander-Swalmen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0097-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZVDLZRTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9025-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFMW6FHL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamgarraj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63028-6_36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseme Vad&#232;le Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Trimoska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3\_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66172-4_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51938-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_45" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardson Ciguene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manson Toussaint Ben" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.128" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846960v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5191794" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2009.63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ostrowski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Devendeville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_36" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ9VRVGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544226v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45578-7_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S70QPCCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04879590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978339.15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516476v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;me Vad&#232;le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999254v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>