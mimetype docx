--- v2 (2026-05-17)
+++ v3 (2026-05-18)
@@ -347,321 +347,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Clinical Interpretation of an Explainable AI Model for Predicting Patient Pathways in the Emergency Department: A Retrospective Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random cluster parallel PBFT global consensus for consistent blockchain distributed ledger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Abbessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Ben Othmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15158449⟩</w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-024-04923-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212753v1</w:t>
+                <w:t xml:space="preserve">hal-04986703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random cluster parallel PBFT global consensus for consistent blockchain distributed ledger</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and Clinical Interpretation of an Explainable AI Model for Predicting Patient Pathways in the Emergency Department: A Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Antonio Moreno-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ammirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark van Gils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.187. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (15), pp.8449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10586-024-04923-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app15158449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986703v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Improving autism spectrum disorder diagnosis using machine learning techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osman Ali Sadek Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -734,64 +734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive models in emergency medicine and their missing data strategies: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1162,64 +1162,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Artificial Intelligence to Manage Patient Flow in Emergency Department during the COVID-19 Pandemic: A Prospective, Single-Center Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ammirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1407,347 +1407,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Autoencoder for Image-Based Augmentation of Eye-Tracking Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-Memory Analysis of Parallel Collision Search Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colm Loughnane</w:t>
+                <w:t xml:space="preserve">M. Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorina Ionica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7050083⟩</w:t>
+              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (2), pp.254--274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i2.254-274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601452v1</w:t>
+                <w:t xml:space="preserve">hal-03698666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Memory Analysis of Parallel Collision Search Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational Autoencoder for Image-Based Augmentation of Eye-Tracking Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colm Loughnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trimoska</w:t>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorina Ionica</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Transactions on Cryptographic Hardware and Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2021 (2), pp.254--274. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46586/tches.v2021.i2.254-274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7050083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698666v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Human Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
@@ -2261,51 +2261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2352,51 +2352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Ethical Challenges of Large Language Models in Emergency Medicine: A Comparative International Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency of XAI Models against Medical Expertise: An Assessment Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pitteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Blomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable NLP Model for Predicting Patient Admissions at Emergency Department Using Triage Notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Moreno-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,90 +3192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-tracking Dataset to Support the Research on Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3417,90 +3417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-based Approach for Autism Diagnosis using Transfer Learning and Eye-tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3586,51 +3586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Mahec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3681,51 +3681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Embeddings from Free-text Triage Notes using Pretrained Transformer Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3779,278 +3779,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">A New Delegated Authentication Protocol based on PRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Sbai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Drocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 9TH INTERNATIONAL CONFERENCE ON HEALTHCARE INFORMATICS (ICHI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Victoria, Canada. pp.548-553, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.468-478, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICHI52183.2021.00103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0010542404680478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833279v1</w:t>
+                <w:t xml:space="preserve">hal-03448083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Delegated Authentication Protocol based on PRE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Drocourt</w:t>
+                <w:t xml:space="preserve">NLP-Based Prediction of Medical Specialties at Hospital Admission Using Triage Notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Security and Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.468-478, </w:t>
+              <w:t xml:space="preserve">2021 IEEE 9TH INTERNATIONAL CONFERENCE ON HEALTHCARE INFORMATICS (ICHI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Victoria, Canada. pp.548-553, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010542404680478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICHI52183.2021.00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448083v1</w:t>
+                <w:t xml:space="preserve">hal-03833279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Text Analytics in Healthcare: A Review of Recent Developments and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4448,77 +4448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative Modeling of Synthetic Eye-Tracking Data: NLP-based Approach with Recurrent Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4569,51 +4569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SAT-Based Approach for Index Calculus on Binary Elliptic Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4673,51 +4673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parity (XOR) Reasoning for the Index Calculus Attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Trimoska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorina Ionica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4963,90 +4963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-Based Approach to Detect Autism Spectrum Disorder in Saccadic Eye Movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5078,334 +5078,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning to Predict Hospitalization at Triage: Integration of Structured Data and Unstructured Text</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gignon</w:t>
+                <w:t xml:space="preserve">Multi-Channel Convnet Approach to Predict the Risk of in-Hospital Mortality for Icu Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE INTERNATIONAL CONFERENCE ON BIG DATA (BIG DATA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DeLTA 2020 - Proceedings of the 1st International Conference on Deep Learning Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, A distance, Unknown Region. pp.98--102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601738v1</w:t>
+                <w:t xml:space="preserve">hal-03704093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Channel Convnet Approach to Predict the Risk of in-Hospital Mortality for Icu Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+                <w:t xml:space="preserve">Deep Learning to Predict Hospitalization at Triage: Integration of Structured Data and Unstructured Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeLTA 2020 - Proceedings of the 1st International Conference on Deep Learning Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE INTERNATIONAL CONFERENCE ON BIG DATA (BIG DATA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Atlanta, United States. pp.4836-4841, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData50022.2020.9378073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704093v1</w:t>
+                <w:t xml:space="preserve">hal-03601738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Clusters in Autism Spectrum Disorder: Image-Based Clustering of Eye-Tracking Scanpaths with Deep Autoencode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 41ST ANNUAL INTERNATIONAL CONFERENCE OF THE IEEE ENGINEERING IN MEDICINE AND BIOLOGY SOCIETY (EMBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Berlin, Germany. pp.1417-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5430,77 +5430,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Predict Autism Spectrum Disorder based on the Visual Patterns of Eye-tracking Scanpaths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,64 +5776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Autism Spectrum Disorder Detection Thanks to Eye-Tracking and Neural Network-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8252,90 +8252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of machine learning methods to assist the diagnosis of autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dequen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8825,51 +8825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05615489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3812805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Aboud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Go&#235;b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm15020491" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04826323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ali Sadek Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2024.1529839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tayart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2022.100149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698666v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trimoska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i2.254-274" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vander-Swalmen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0097-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZVDLZRTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9025-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFMW6FHL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamgarraj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63028-6_36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseme Vad&#232;le Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Trimoska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3\_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66172-4_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51938-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_45" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704093v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardson Ciguene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manson Toussaint Ben" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.128" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846960v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5191794" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2009.63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ostrowski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Devendeville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_36" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ9VRVGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544226v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45578-7_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S70QPCCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04879590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978339.15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516476v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;me Vad&#232;le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999254v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05615489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Ben Othmen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Abbessi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ouni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Badreddine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3812805" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05457052v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doussiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Aboud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Go&#235;b" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm15020491" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-024-04923-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05212753v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Arnaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Moreno-Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ammirati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Gils" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15158449" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04826323v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osman Ali Sadek Ibrahim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2024.1529839" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04012103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aiham Ghazali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-023-00770-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04210786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petitprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammirati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nemitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dequen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/afmu-2022-0496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138599v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Mauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Mahec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03753730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19159667" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03936763v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lom&#233;nie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger H.J. Fick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saima Ben Hadj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tayart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpi.2022.100149" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trimoska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Ionica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tches.v2021.i2.254-274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601452v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colm Loughnane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7050083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Drocourt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Kengne Tchendji" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Myoupo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJGHPC.2016100104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vander-Swalmen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Krajecki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-009-0097-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZVDLZRTH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-006-9025-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFMW6FHL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Blomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Cherif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT66093.2025.11321693" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04882186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM62325.2024.10822376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04613141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551353" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706345v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamgarraj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joiron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63028-6_36" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677341v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitteman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI61247.2024.00116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04904478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arseme Vad&#232;le Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData62323.2024.10825321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701880v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04517843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Moreno-S&#225;nchez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386753" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05096830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011540900003523" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010975500003123" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Viton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03659989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011012800003123" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448083v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010542404680478" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833279v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICHI52183.2021.00103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601737v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010414508250832" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Trimoska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80223-3\_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02773918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0008955704400447" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-66172-4_5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbattah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230853v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51938-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58475-7_45" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6259-4_15" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601453v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03704093v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData50022.2020.9378073" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601455v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03601454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007402601030112" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768366v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drocourt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007838503940401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04555161v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richardson Ciguene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manson Toussaint Ben" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76213-5\_11" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806395v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32467-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323826v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954507v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Legendre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846945v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2012.128" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Rosselle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846960v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSIM.2009.5191794" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846958v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2009.63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devendeville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouaddib" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198531v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418191v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396436v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Darras" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brisoux Devendeville" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mazure" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ostrowski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Devendeville" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845688v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24605-3_36" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQ9VRVGD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544226v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570843v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45578-7_8" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S70QPCCS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04879590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balny" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaplace" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978339.15" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278671v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04516476v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;me Vad&#232;le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djeufack Nanfack" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999254v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>