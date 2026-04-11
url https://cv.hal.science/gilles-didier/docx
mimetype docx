--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1149,248 +1149,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying communities from multiplex biological networks by randomized optimization of modularity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting the molecular basis of phenotypic convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.15486.2⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (11), pp.2170-2180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881798v1</w:t>
+                <w:t xml:space="preserve">hal-01532965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting the molecular basis of phenotypic convergence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+                <w:t xml:space="preserve">Identifying communities from multiplex biological networks by randomized optimization of modularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Valdeolivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pontarotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Didier</w:t>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (11), pp.2170-2180. </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.15486.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532965v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Likelihood of tree topologies with fossils and diversification rate estimation</w:t>
               </w:r>
@@ -1679,51 +1679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Baudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3:e1525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1770,51 +1770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the best ancestral character state reconstruction method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2630,278 +2630,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing sequences without using alignments: application to HIV/SIV subtyping</w:t>
+                <w:t xml:space="preserve">Character sets of strings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debomy</w:t>
+                <w:t xml:space="preserve">Thomas Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Pupin</w:t>
+                <w:t xml:space="preserve">Jens Stoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dekel Tsur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (2), pp.330 - 340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jda.2006.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00289069v1</w:t>
+                <w:t xml:space="preserve">hal-01614122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Character sets of strings</w:t>
+                <w:t xml:space="preserve">Comparing sequences without using alignments: application to HIV/SIV subtyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Schmidt</w:t>
+                <w:t xml:space="preserve">Laurent Debomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Stoye</w:t>
+                <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dekel Tsur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ming Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5 (2), pp.330 - 340. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jda.2006.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-8-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614122v1</w:t>
+                <w:t xml:space="preserve">inria-00289069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping sequences by parts</w:t>
               </w:r>
@@ -3004,51 +3004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laprevotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hénaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,51 +5213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1544451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061506v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Warnock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.937763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258099v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12577" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.73" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denn&#233; Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00727.2020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/490003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2018.10.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valdeolivas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.15486.2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532965v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L Corel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laprevotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grossmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s-Devauchelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.08.046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.05.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9574-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pitschi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Textoris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289069v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debomy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmidt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Tsur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-2-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.13.1465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.09.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Riva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2003.12.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMPW6R7X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brezellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/18.3.490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laprevotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coward" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terzian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003909" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00122-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa-85-2-157-177" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jnth.1998.2246" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Lemierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Andrew Barr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denne Reed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02612671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_25" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1544451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061506v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Warnock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.937763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258099v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12577" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.73" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denn&#233; Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00727.2020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/490003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2018.10.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valdeolivas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.15486.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L Corel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laprevotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grossmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s-Devauchelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.08.046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.05.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9574-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pitschi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Textoris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Tsur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debomy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-2-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.13.1465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.09.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Riva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2003.12.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMPW6R7X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brezellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/18.3.490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laprevotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coward" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terzian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003909" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00122-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa-85-2-157-177" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jnth.1998.2246" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Lemierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Andrew Barr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denne Reed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02612671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_25" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>