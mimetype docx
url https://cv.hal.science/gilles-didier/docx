--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -655,564 +655,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fossil record of camelids demonstrates a late divergence between Bactrian camel and dromedary</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact distribution of divergence times from fossil ages and tree topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denné Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4202/app.00727.2020⟩</w:t>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (6), pp.1068-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/490003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895911v1</w:t>
+                <w:t xml:space="preserve">hal-01952736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact distribution of divergence times from fossil ages and tree topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fossil record of camelids demonstrates a late divergence between Bactrian camel and dromedary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Geraads</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denné Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (6), pp.1068-1087. </w:t>
+              <w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (2), pp.251-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/490003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4202/app.00727.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952736v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pattern matching algorithms</w:t>
+                <w:t xml:space="preserve">Parsimony‐based test for identifying changes in evolutionary trends for quantitative characters: implications for the origin of the amniotic egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jco.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (5), pp.576-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cla.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310164v1</w:t>
+                <w:t xml:space="preserve">hal-01609238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for correlation between traits under directional evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal pattern matching algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 482, </w:t>
+              <w:t xml:space="preserve">Journal of Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51, pp.79 - 109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jco.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057232v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsimony‐based test for identifying changes in evolutionary trends for quantitative characters: implications for the origin of the amniotic egg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing for correlation between traits under directional evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (5), pp.576-599. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cla.12371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2019.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609238v1</w:t>
+                <w:t xml:space="preserve">hal-02057232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the molecular basis of phenotypic convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1370,243 +1370,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01881798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Likelihood of tree topologies with fossils and diversification rate estimation</w:t>
+                <w:t xml:space="preserve">Designing optimal-and fast-on-average pattern matching algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Laurin</w:t>
+                <w:t xml:space="preserve">Laurent Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.45-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270368v1</w:t>
+                <w:t xml:space="preserve">hal-01310165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing optimal-and fast-on-average pattern matching algorithms</w:t>
+                <w:t xml:space="preserve">Likelihood of tree topologies with fossils and diversification rate estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tichit</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systematic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/sysbio/syx045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310165v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of ancestral state reconstruction methods for quantitative characters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1757,51 +1757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing the best ancestral character state reconstruction method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1855,395 +1855,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable length local decoding and alignment-free sequence comparison</w:t>
+                <w:t xml:space="preserve">Relations between gene regulatory networks and cell dynamics in Boolean models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo L Corel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claudine Landès-Devauchelle</w:t>
+                <w:t xml:space="preserve">Elisabeth Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.005⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (15), pp.2147 - 2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614104v1</w:t>
+                <w:t xml:space="preserve">hal-01258494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reconstructed evolutionary process with the fossil record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer-Carenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 315, pp.26-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2012.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between gene regulatory networks and cell dynamics in Boolean models</w:t>
+                <w:t xml:space="preserve">Variable length local decoding and alignment-free sequence comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo L Corel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Laprevotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Remy</w:t>
+                <w:t xml:space="preserve">Claudine Landès-Devauchelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 160 (15), pp.2147 - 2157. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 462, pp.1 - 11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258494v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping multivalued onto Boolean dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Chaouiya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2381,77 +2381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MS4 - Multi-Scale Selector of Sequence Signatures: an alignment-free method for the classification of biological sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo L Corel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pitschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laprevotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (1), </w:t>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Decoding of Sequences and Alignment-Free Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Laprevotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,183 +3664,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatoire des codages de rotations</w:t>
+                <w:t xml:space="preserve">Codages de rotations et fractions continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Arithmetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 85 (2), pp.157 - 177. </w:t>
+              <w:t xml:space="preserve">Journal of Number Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 71 (2), pp.275 - 306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4064/aa-85-2-157-177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jnth.1998.2246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614102v1</w:t>
+                <w:t xml:space="preserve">hal-01614096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codages de rotations et fractions continues</w:t>
+                <w:t xml:space="preserve">Combinatoire des codages de rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Number Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 71 (2), pp.275 - 306. </w:t>
+              <w:t xml:space="preserve">Acta Arithmetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 85 (2), pp.157 - 177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jnth.1998.2246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4064/aa-85-2-157-177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614096v1</w:t>
+                <w:t xml:space="preserve">hal-01614102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges de trois d'intervalles et suites sturmiennes</w:t>
               </w:r>
@@ -4074,51 +4074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Andrew Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denne Reed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Geraads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4238,51 +4238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine de l'œuf amniotique étudiée à l'aide de deux nouvelles méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5213,51 +5213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1544451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061506v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Warnock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.937763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258099v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12577" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.73" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denn&#233; Reed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00727.2020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/490003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2018.10.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609238v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12371" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valdeolivas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.15486.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270368v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L Corel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laprevotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grossmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s-Devauchelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.08.046" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258494v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.05.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9574-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pitschi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Textoris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Tsur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debomy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-2-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.13.1465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.09.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Riva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2003.12.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMPW6R7X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brezellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/18.3.490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laprevotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coward" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terzian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003909" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00122-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614102v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa-85-2-157-177" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614096v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jnth.1998.2246" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Lemierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Andrew Barr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denne Reed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02612671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_25" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Didier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2025.1544451" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12577" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061506v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syad053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Warnock" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.937763" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258099v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.12577" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.73" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952736v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/490003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Geraads" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Barr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denn&#233; Reed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00727.2020" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609238v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.12371" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jco.2018.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer-Carenzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2019.08.013" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532965v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881798v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Valdeolivas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.15486.2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270368v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syx045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261430v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255282v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2012.12.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.05.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2012.08.046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo L Corel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Laprevotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s-Devauchelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.08.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Chaouiya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2010.09.017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9574-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614124v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pitschi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grasseau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-11-406" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01595819v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Textoris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;my" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmidt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekel Tsur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2006.03.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289069v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debomy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Pupin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-8-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180004v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1748-7188-2-11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2006.13.1465" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614117v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Acu&#241;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.09.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614113v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Riva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2003.12.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMPW6R7X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brezellec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henaut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/18.3.490" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614106v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laprevotte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pupin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coward" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terzian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.molbev.a003909" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614129v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(97)00122-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jnth.1998.2246" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614102v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa-85-2-157-177" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03903417v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Lemierre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589436v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Andrew Barr" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denne Reed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02612671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guindon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03766511v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04824198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284252.ch1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264942v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45847-8_25" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799300v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Jalil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2718-3.c077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485566v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9069.ch1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410313v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>