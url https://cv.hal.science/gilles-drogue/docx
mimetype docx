--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -870,633 +870,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et spatialisation de l’îlot de chaleur urbain dans l’aire urbaine de Metz Métropole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
+                <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/climat/202017008⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (3), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547065v2</w:t>
+                <w:t xml:space="preserve">hal-02975229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Delus</w:t>
+                <w:t xml:space="preserve">Mesure et spatialisation de l’îlot de chaleur urbain dans l’aire urbaine de Metz Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 106 (3), pp.13-21. </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/climat/202017008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975229v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">Quels scénarios de débordement de l'Ourthe (Belgique) en réponse à une variabilité climatique long terme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Michel Pirotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.25-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.7423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546370v1</w:t>
+                <w:t xml:space="preserve">hal-02108841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels scénarios de débordement de l'Ourthe (Belgique) en réponse à une variabilité climatique long terme ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation et comparaison de séries de précipitations historiques dans des sous-bassins versants de la Meuse et de la Moselle, 1871-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Pirotton</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.7423⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.52-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108841v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation et comparaison de séries de précipitations historiques dans des sous-bassins versants de la Meuse et de la Moselle, 1871-2004</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16, pp.52-71. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (5-6), pp.140-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946283v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on estimer l'effet du changement climatique sur l'écoulement à l'exutoire d'un bassin sans modèle pluie-débit ? Un test de la méthode de transfert climat-écoulement par régression dans le bassin transnational de la Meuse</w:t>
               </w:r>
@@ -1508,64 +1508,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gernez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1935,594 +1935,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing hydrological knowledge: an international comparison of hydrological models in the Meuse River Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albrecht H. Weerts</w:t>
+                <w:t xml:space="preserve">Quel est l’impact de l’échantillonnage spatial des précipitations et de l’évapotranspiration potentielle sur le pouvoir prédictif d’un modèle hydrologique empirique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Ben Khediri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714450v1</w:t>
+                <w:t xml:space="preserve">hal-01696846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est l’impact de l’échantillonnage spatial des précipitations et de l’évapotranspiration potentielle sur le pouvoir prédictif d’un modèle hydrologique empirique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wiem Ben Khediri</w:t>
+                <w:t xml:space="preserve">Sharing hydrological knowledge: an international comparison of hydrological models in the Meuse River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederiek Sperna Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albrecht H. Weerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696846v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International assessment of future low-flow regimes and their impact on three water-related sectors in the Meuse basin – a collaborative approach</w:t>
+                <w:t xml:space="preserve">How can a few streamflow measurements help to predict daily hydrographs at almost ungauged sites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bauwens</w:t>
+                <w:t xml:space="preserve">Gilles Philippe Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Degré</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15715124.2014.983523⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (12), pp.2126 - 2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.865031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696981v1</w:t>
+                <w:t xml:space="preserve">hal-01697821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a few streamflow measurements help to predict daily hydrographs at almost ungauged sites?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Apport des jaugeages ponctuels à la reconstitution de chroniques de débits moyens journaliers par simulation pluie-débit : l'exemple du bassin Rhin-Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.865031⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.45 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697821v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des jaugeages ponctuels à la reconstitution de chroniques de débits moyens journaliers par simulation pluie-débit : l'exemple du bassin Rhin-Meuse</w:t>
+                <w:t xml:space="preserve">International assessment of future low-flow regimes and their impact on three water-related sectors in the Meuse basin – a collaborative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Plasse</w:t>
+                <w:t xml:space="preserve">Alexandra Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Degré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Deraedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Döring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.45 - 52. </w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.123 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15715124.2014.983523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697837v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du changement régional par rééchantillonnage de séries chronologiques : application aux précipitations dans l’espace rhéno-mosan</w:t>
               </w:r>
@@ -2962,51 +2962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a lumped rainfall-runoff structure and calibration procedure for predicting daily low flow discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography and recent winter rainfall regime change in temperate Western European areas: a case study in the Rhine-Meuse basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,247 +4850,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des variations thermiques diurnes dans une aire urbaine de milieu tempéré semi-continental à l'aide des données de température de surface terrestre ECOSTRESS</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657098v2</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration des variations thermiques diurnes dans une aire urbaine de milieu tempéré semi-continental à l'aide des données de température de surface terrestre ECOSTRESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+                <w:t xml:space="preserve">hal-03657098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
               </w:r>
@@ -5290,230 +5290,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact sur la température de surface de certains projets emblématiques de réaménagement dans l'aire métropolitaine de Casablanca (Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure et détection des îlots de chaleur et de fraîcheur en milieu tempéré semi-continental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465525v1</w:t>
+                <w:t xml:space="preserve">hal-03465195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et détection des îlots de chaleur et de fraîcheur en milieu tempéré semi-continental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l'impact sur la température de surface de certains projets emblématiques de réaménagement dans l'aire métropolitaine de Casablanca (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465195v1</w:t>
+                <w:t xml:space="preserve">hal-03465525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition d’images thermiques infrarouges par drone pour la caractérisation de l’ICU de surface à échelle fine : étude pilote dans une ZAE du territoire de Metz Métropole (le plateau de Frescaty</w:t>
               </w:r>
@@ -5728,90 +5728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSARH21 future discharges in the French Rhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly of the International Commission for the Hydrology of the Rhine basin (CHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission for the Hydrology of the Rhine basin (CHR), Sep 2020, Online, Switzerland</w:t>
@@ -6026,51 +6026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque UNESCO-SHF, Sécheresse, étiages et déficits en eau.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6134,64 +6134,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t>
@@ -6354,64 +6354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“Resilience to Global Changes - Anticipating the Unexpected”, Seventh International Conference on Flood Management (ICFM7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, water@leeds (water research centre at the University of Leeds), Sep 2017, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6430,842 +6430,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01684878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l’incertitude paramétrique de LARSIM en contexte de changement climatique dans le projet MOSARH21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Fenicia</w:t>
+                <w:t xml:space="preserve">Robert Schweppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t>
+              <w:t xml:space="preserve">Ateliers Larsim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Augsburg, Allemagne. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603438v1</w:t>
+                <w:t xml:space="preserve">hal-02603049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’incertitude paramétrique de LARSIM en contexte de changement climatique dans le projet MOSARH21</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+                <w:t xml:space="preserve">An alternate approach for assessing impacts of climate change on water resources : Combining hazard likelihood and catchment sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Schweppe</w:t>
+                <w:t xml:space="preserve">Michel Pirotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin J. Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Larsim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Augsburg, Allemagne. pp.19</w:t>
+              <w:t xml:space="preserve">4th IAHR Europe Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Liege - ArGEnCo Department - Hydraulics in environmental and civil engineering (HECE), Jul 2016, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603049v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternate approach for assessing impacts of climate change on water resources : Combining hazard likelihood and catchment sensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Grelier</w:t>
+                <w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Fenicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IAHR Europe Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Liege - ArGEnCo Department - Hydraulics in environmental and civil engineering (HECE), Jul 2016, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679767v1</w:t>
+                <w:t xml:space="preserve">hal-02603438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment introduire de la &amp;quot;bonne incertitude&amp;quot; dans les projections climatiques ? Vers la construction d'un &amp;quot;stress-test&amp;quot; climatique dans le bassin transnational de la Meuse.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">Quelle est la sensibilité de la régionalisation des débits par voisinage géographique à la qualité de l’information pluviométrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Ben Khediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’AIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège - Faculté des Sciences - Laboratoire de Climatologie, Jul 2015, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679862v1</w:t>
+                <w:t xml:space="preserve">hal-01714480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la sensibilité de la régionalisation des débits par voisinage géographique à la qualité de l’information pluviométrique ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.99-104</w:t>
+              <w:t xml:space="preserve">Ateliers LARSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714480v1</w:t>
+                <w:t xml:space="preserve">hal-02602477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t>
+                <w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers LARSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t>
+              <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602477v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Comment introduire de la &amp;quot;bonne incertitude&amp;quot; dans les projections climatiques ? Vers la construction d'un &amp;quot;stress-test&amp;quot; climatique dans le bassin transnational de la Meuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t>
+              <w:t xml:space="preserve">28ème Colloque de l’AIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège - Faculté des Sciences - Laboratoire de Climatologie, Jul 2015, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230251v1</w:t>
+                <w:t xml:space="preserve">hal-01679862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel référentiel pluviométrique pour débiaiser les sorties de modèles climatiques? Apport de l’information hydrologique pour spatialiser les précipitations journalières à échelle fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7316,90 +7316,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on inundation hazard along the river Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dewals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Erpicum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pirotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMICE Final Conference: Transboundary Water Management in a Changing Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Sedan, France. pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7575,273 +7575,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Batté</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Zebish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323512v1</w:t>
+                <w:t xml:space="preserve">hal-05062105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Terzi</w:t>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zebish</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05062105v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal assessment of redevelopment in a school playground by UAV with a non-radiometric IR camera and on-site measurements</w:t>
               </w:r>
@@ -8181,51 +8181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,51 +8233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
@@ -8319,90 +8319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future discharge of the French tributaries of the Rhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. , Geophysical Research Abstracts, 18, pp.1, 2016</w:t>
@@ -8444,90 +8444,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future evolution of river discharge for the French Rhine basin in a context of climate change - An updated evaluation based on the AR5 IPCC climate simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. pp.1, 2015</w:t>
@@ -8556,51 +8556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three regionalization approaches for continuous streamflow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8677,51 +8677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9032,51 +9032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual rainfall-runoff models versus field observations during flood events on the small Strengbach granitic catchment (Vosges Massif, North-Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Viville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chelmicki &amp; Siwek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of “Hydrological extremes in small basins”, Cracovie, 18-20/9/08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Paris, pp.61-67, 2009, Technical Documents in Hydrology 84</w:t>
@@ -9668,515 +9668,637 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique d’un espace en renouvellement urbain (coeur Patrotte Metz)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Rapport contrat/projet, Université de Lorraine, LOTERR, F-57000 Metz, France. 2024</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139797v1</w:t>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude SOCLIM : Savoirs climatiques et gestion de l’eau en Rhin-Meuse &amp;lt;i&amp;gt;Le cas du Massif des Vosges&amp;lt;/i&amp;gt;</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse thermique d’un espace en renouvellement urbain (coeur Patrotte Metz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] UMR GESTE - Gestion Territoriale de l'Eau et de l'environnement; Engees; INRAE; LOTERR. 2020</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport contrat/projet, Université de Lorraine, LOTERR, F-57000 Metz, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998708v1</w:t>
+                <w:t xml:space="preserve">hal-05139797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet MOSARH21 Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique. Une évaluation actualisée avec les simulations climatiques du 5e rapport du GIEC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Étude SOCLIM : Savoirs climatiques et gestion de l’eau en Rhin-Meuse &amp;lt;i&amp;gt;Le cas du Massif des Vosges&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liziard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.95</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR GESTE - Gestion Territoriale de l'Eau et de l'environnement; Engees; INRAE; LOTERR. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607383v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des Ecoulements et des Phases Hydrologiques (DEPHy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final du projet MOSARH21 Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique. Une évaluation actualisée avec les simulations climatiques du 5e rapport du GIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Gerlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2016</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865889v1</w:t>
+                <w:t xml:space="preserve">hal-02607383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détermination des Ecoulements et des Phases Hydrologiques (DEPHy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Ben Khediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détermination des Écoulements et des Phases Hydrologiques (DEPHy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10205,51 +10327,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10259,105 +10381,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes hydro-climatologiques régionales. Applications à l'évolution du climat et aux écoulements de rivière dans un espace transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Diderot - Paris VII, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00920438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10504,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Kassoum Habal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02547065v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-69-2016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714450v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouaziz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiek Sperna Weiland" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H. Weerts" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1095" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696981v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bauwens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Degr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Deraedt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda D&#246;ring" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.983523" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe Drogue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.865031" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pfister" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Iffly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattgen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Boutirame" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Eug&#232;ne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102840v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Gustave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Vasconcelos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litifu Paruke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Scherer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210473v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Second&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Angles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00920438v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Kassoum Habal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02547065v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-69-2016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiek Sperna Weiland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H. Weerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe Drogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.865031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bauwens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Degr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Deraedt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda D&#246;ring" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.983523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pfister" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Iffly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattgen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Boutirame" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Eug&#232;ne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102840v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Gustave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Vasconcelos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litifu Paruke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Scherer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210473v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Second&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Angles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00920438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>