--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1476,291 +1476,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on estimer l'effet du changement climatique sur l'écoulement à l'exutoire d'un bassin sans modèle pluie-débit ? Un test de la méthode de transfert climat-écoulement par régression dans le bassin transnational de la Meuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking beyond general metrics for model comparison - lessons from an international model intercomparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène J E Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grelier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+                <w:t xml:space="preserve">Jan de Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gernez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Brauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1232⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.423-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-423-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695680v1</w:t>
+                <w:t xml:space="preserve">hal-01586363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond general metrics for model comparison - lessons from an international model intercomparison study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on estimer l'effet du changement climatique sur l'écoulement à l'exutoire d'un bassin sans modèle pluie-débit ? Un test de la méthode de transfert climat-écoulement par régression dans le bassin transnational de la Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Brauer</w:t>
+                <w:t xml:space="preserve">B. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pirotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dewals</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (1), pp.423-440. </w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.48-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-21-423-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586363v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment model regionalization approach based on spatial proximity</w:t>
               </w:r>
@@ -2147,248 +2147,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a few streamflow measurements help to predict daily hydrographs at almost ungauged sites?</w:t>
+                <w:t xml:space="preserve">Apport des jaugeages ponctuels à la reconstitution de chroniques de débits moyens journaliers par simulation pluie-débit : l'exemple du bassin Rhin-Meuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Philippe Drogue</w:t>
+                <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Plasse</w:t>
+                <w:t xml:space="preserve">Philippe Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 59 (12), pp.2126 - 2142. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.45 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.865031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697821v1</w:t>
+                <w:t xml:space="preserve">hal-01697837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des jaugeages ponctuels à la reconstitution de chroniques de débits moyens journaliers par simulation pluie-débit : l'exemple du bassin Rhin-Meuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">How can a few streamflow measurements help to predict daily hydrographs at almost ungauged sites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Philippe Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.45 - 52. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (12), pp.2126 - 2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.865031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697837v1</w:t>
+                <w:t xml:space="preserve">hal-01697821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International assessment of future low-flow regimes and their impact on three water-related sectors in the Meuse basin – a collaborative approach</w:t>
               </w:r>
@@ -3598,622 +3598,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress thermique et comportement des habitants de Casablanca (Maroc) en période de forte chaleur : un retour d’enquête</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of integrated modelling for the study of climate change impact on water resources. The case of the Tadla irrigated perimeter (central-eastern Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Boquet</w:t>
+                <w:t xml:space="preserve">Ikram Boutirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Sghir</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Gachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque annuel l'AIC : climat et changements environnementaux : mesures, enjeux, transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris Cité, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">EURECA-PRO 18th Young Researchers Colloquium at TU Freiberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Freiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491182v1</w:t>
+                <w:t xml:space="preserve">hal-04611250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of integrated modelling for the study of climate change impact on water resources. The case of the Tadla irrigated perimeter (central-eastern Morocco).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikram Boutirame</w:t>
+                <w:t xml:space="preserve">Which framework for optimal low flow modeling in a warming climate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Gachi</w:t>
+                <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURECA-PRO 18th Young Researchers Colloquium at TU Freiberg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chatou, France. pp.27-45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4076-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611250v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which framework for optimal low flow modeling in a warming climate?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Delus</w:t>
+                <w:t xml:space="preserve">Stress thermique et comportement des habitants de Casablanca (Maroc) en période de forte chaleur : un retour d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier François</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37ème colloque annuel l'AIC : climat et changements environnementaux : mesures, enjeux, transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Cité, Jun 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393825v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04030463v1</w:t>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ecostress data to improve UHI modeling during warm season</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
+                <w:t xml:space="preserve">Évaluation des données satellitaires pour compenser le déficit de stations pluviométriques sur le territoire du grand Abidjan (Côte d'Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habal Kassoum Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rémy Claverie</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Climat, eau et socité: changements et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de la Climatologie (AIC), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210479v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4272,290 +4259,303 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des données satellitaires pour compenser le déficit de stations pluviométriques sur le territoire du grand Abidjan (Côte d'Ivoire)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habal Kassoum Traore</w:t>
+                <w:t xml:space="preserve">Potential of ecostress data to improve UHI modeling during warm season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kouadio Eugène</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climat, eau et socité: changements et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de la Climatologie (AIC), Jul 2023, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103571v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+                <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar El Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par drone et caméra IR des effets thermiques d'une opération de désimperméabilisation et de végétalisation d'un parking urbain (Metz, France)</w:t>
               </w:r>
@@ -4755,263 +4755,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des hydrosystèmes de l’archipel de Saint-Pierre et Miquelon en lien avec le développement de la pêche sportive de l’omble de fontaine Salvelinus fontinalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Durand</w:t>
+                <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Teletchea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e RIF Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ichtyologie, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612458v1</w:t>
+                <w:t xml:space="preserve">hal-03655897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des variations thermiques diurnes dans une aire urbaine de milieu tempéré semi-continental à l'aide des données de température de surface terrestre ECOSTRESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5040,182 +5040,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Francois</w:t>
+                <w:t xml:space="preserve">Caractérisation des hydrosystèmes de l’archipel de Saint-Pierre et Miquelon en lien avec le développement de la pêche sportive de l’omble de fontaine Salvelinus fontinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Teletchea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8e RIF Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ichtyologie, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655897v2</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des travaux effectués sur l'omble de fontaine et ses habitats sur l’archipel de Saint-Pierre et Miquelon dans le cadre du projet OMBLESPM et BEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,446 +5290,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et détection des îlots de chaleur et de fraîcheur en milieu tempéré semi-continental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de l'impact sur la température de surface de certains projets emblématiques de réaménagement dans l'aire métropolitaine de Casablanca (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465195v1</w:t>
+                <w:t xml:space="preserve">hal-03465525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact sur la température de surface de certains projets emblématiques de réaménagement dans l'aire métropolitaine de Casablanca (Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure et détection des îlots de chaleur et de fraîcheur en milieu tempéré semi-continental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465525v1</w:t>
+                <w:t xml:space="preserve">hal-03465195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition d’images thermiques infrarouges par drone pour la caractérisation de l’ICU de surface à échelle fine : étude pilote dans une ZAE du territoire de Metz Métropole (le plateau de Frescaty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution spatio-temporelle de températures de surface diurnes dans l'aire métropolitaine de Metz à partir de données Landsat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litifu Paruke</w:t>
+                <w:t xml:space="preserve">Saïd Sghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'AIC</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546728v1</w:t>
+                <w:t xml:space="preserve">hal-02934907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution spatio-temporelle de températures de surface diurnes dans l'aire métropolitaine de Metz à partir de données Landsat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition d’images thermiques infrarouges par drone pour la caractérisation de l’ICU de surface à échelle fine : étude pilote dans une ZAE du territoire de Metz Métropole (le plateau de Frescaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Sghir</w:t>
+                <w:t xml:space="preserve">Litifu Paruke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l’Association Internationale de Climatologie</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'AIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934907v1</w:t>
+                <w:t xml:space="preserve">hal-02546728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSARH21 future discharges in the French Rhine</w:t>
               </w:r>
@@ -5968,316 +5968,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque UNESCO-SHF, Sécheresse, étiages et déficits en eau.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865454v1</w:t>
+                <w:t xml:space="preserve">hal-02609259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données et modèles climatiques. Séminaire de la commission "Changements climatiques et territoires" du CNFG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC, Mar 2019, Dijon, France. pp.23</w:t>
+              <w:t xml:space="preserve">Colloque UNESCO-SHF, Sécheresse, étiages et déficits en eau.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609259v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne de mesures mobiles pour caractériser l’ICU d’été de la ville de Casablanca (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the climatic resilience to floods on the Ourthe River, Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6561,51 +6561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternate approach for assessing impacts of climate change on water resources : Combining hazard likelihood and catchment sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6708,51 +6708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,51 +6883,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t>
+                <w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
@@ -6962,97 +6962,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers LARSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t>
+              <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602477v1</w:t>
+                <w:t xml:space="preserve">hal-01230251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t>
+                <w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
@@ -7087,103 +7087,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t>
+              <w:t xml:space="preserve">Ateliers LARSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230251v1</w:t>
+                <w:t xml:space="preserve">hal-02602477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment introduire de la &amp;quot;bonne incertitude&amp;quot; dans les projections climatiques ? Vers la construction d'un &amp;quot;stress-test&amp;quot; climatique dans le bassin transnational de la Meuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7234,51 +7234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel référentiel pluviométrique pour débiaiser les sorties de modèles climatiques? Apport de l’information hydrologique pour spatialiser les précipitations journalières à échelle fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie : Climat : système &amp; interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7702,90 +7702,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8194,77 +8194,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8556,51 +8556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three regionalization approaches for continuous streamflow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,51 +8920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9353,90 +9353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’habitat d’un poisson populaire de l’archipel de Saint-Pierre et Miquelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Secondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Teletchea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 4 pages du LOTERR n°9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9721,108 +9721,108 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10175,51 +10175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Ben Khediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10254,51 +10254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des Écoulements et des Phases Hydrologiques (DEPHy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10626,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Kassoum Habal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02547065v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-69-2016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiek Sperna Weiland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H. Weerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe Drogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.865031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bauwens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Degr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Deraedt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda D&#246;ring" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.983523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pfister" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Iffly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattgen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Boutirame" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Eug&#232;ne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102840v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Gustave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Vasconcelos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litifu Paruke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Scherer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210473v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Second&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Angles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00920438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Kassoum Habal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02547065v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-69-2016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiek Sperna Weiland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H. Weerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe Drogue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.865031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bauwens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Degr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Deraedt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda D&#246;ring" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.983523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pfister" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Iffly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattgen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Boutirame" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Eug&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102840v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Gustave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Vasconcelos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litifu Paruke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Scherer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210473v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Second&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Angles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00920438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>