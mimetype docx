--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -619,278 +619,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the scenes of streamflow model performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique d'urbanisation et thermographies satellitaires en milieu méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène J E Bouaziz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Said Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-1069-2021⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (2), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.6449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137812v2</w:t>
+                <w:t xml:space="preserve">hal-03207849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'urbanisation et thermographies satellitaires en milieu méditerranéen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Drogue</w:t>
+                <w:t xml:space="preserve">Behind the scenes of streamflow model performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène J E Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Fenicia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Sghir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joost Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (2), pp.5-22. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (2), pp.1069-1095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/0770-7576.6449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-1069-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207849v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution des étiages de la Moselle depuis 1871</w:t>
               </w:r>
@@ -1348,51 +1348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future streamflows for the French tributaries of the River Rhine (Mosel, Sarre and Ill)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,291 +1476,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking beyond general metrics for model comparison - lessons from an international model intercomparison study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on estimer l'effet du changement climatique sur l'écoulement à l'exutoire d'un bassin sans modèle pluie-débit ? Un test de la méthode de transfert climat-écoulement par régression dans le bassin transnational de la Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan de Niel</w:t>
+                <w:t xml:space="preserve">B. Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pirotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Brauer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Gernez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-21-423-2017⟩</w:t>
+              <w:t xml:space="preserve">Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.48-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/climatologie.1232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586363v1</w:t>
+                <w:t xml:space="preserve">hal-01695680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on estimer l'effet du changement climatique sur l'écoulement à l'exutoire d'un bassin sans modèle pluie-débit ? Un test de la méthode de transfert climat-écoulement par régression dans le bassin transnational de la Meuse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looking beyond general metrics for model comparison - lessons from an international model intercomparison study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène J E Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan de Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grelier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Archambeau</w:t>
+                <w:t xml:space="preserve">Claudia Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gernez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Dewals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14, pp.48-81. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.423-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/climatologie.1232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-21-423-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695680v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment model regionalization approach based on spatial proximity</w:t>
               </w:r>
@@ -2147,382 +2147,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des jaugeages ponctuels à la reconstitution de chroniques de débits moyens journaliers par simulation pluie-débit : l'exemple du bassin Rhin-Meuse</w:t>
+                <w:t xml:space="preserve">How can a few streamflow measurements help to predict daily hydrographs at almost ungauged sites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Philippe Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.45 - 52. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (12), pp.2126 - 2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2014007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.865031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697837v1</w:t>
+                <w:t xml:space="preserve">hal-01697821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can a few streamflow measurements help to predict daily hydrographs at almost ungauged sites?</w:t>
+                <w:t xml:space="preserve">International assessment of future low-flow regimes and their impact on three water-related sectors in the Meuse basin – a collaborative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Philippe Drogue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Bauwens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Degré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Deraedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Döring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.865031⟩</w:t>
+              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (1), pp.123 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15715124.2014.983523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697821v1</w:t>
+                <w:t xml:space="preserve">hal-01696981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International assessment of future low-flow regimes and their impact on three water-related sectors in the Meuse basin – a collaborative approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Deborah Deraedt</w:t>
+                <w:t xml:space="preserve">Apport des jaugeages ponctuels à la reconstitution de chroniques de débits moyens journaliers par simulation pluie-débit : l'exemple du bassin Rhin-Meuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Plasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricarda Döring</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Conan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of River Basin Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (1), pp.123 - 135. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.45 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15715124.2014.983523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696981v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du changement régional par rééchantillonnage de séries chronologiques : application aux précipitations dans l’espace rhéno-mosan</w:t>
               </w:r>
@@ -3598,151 +3598,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of integrated modelling for the study of climate change impact on water resources. The case of the Tadla irrigated perimeter (central-eastern Morocco).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress thermique et comportement des habitants de Casablanca (Maroc) en période de forte chaleur : un retour d’enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Boutirame</w:t>
+                <w:t xml:space="preserve">Mathias Boquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Gachi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURECA-PRO 18th Young Researchers Colloquium at TU Freiberg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Freiberg, Germany</w:t>
+              <w:t xml:space="preserve">37ème colloque annuel l'AIC : climat et changements environnementaux : mesures, enjeux, transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Cité, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611250v1</w:t>
+                <w:t xml:space="preserve">hal-04491182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which framework for optimal low flow modeling in a warming climate?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar El Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3751,348 +3751,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Chatou, France. pp.27-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-4076-5_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress thermique et comportement des habitants de Casablanca (Maroc) en période de forte chaleur : un retour d’enquête</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
+                <w:t xml:space="preserve">Contribution of integrated modelling for the study of climate change impact on water resources. The case of the Tadla irrigated perimeter (central-eastern Morocco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Boutirame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Boquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Said Sghir</w:t>
+                <w:t xml:space="preserve">Mohamed El Gachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème colloque annuel l'AIC : climat et changements environnementaux : mesures, enjeux, transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris Cité, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">EURECA-PRO 18th Young Researchers Colloquium at TU Freiberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Freiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491182v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of ecostress data to improve UHI modeling during warm season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257352v1</w:t>
+                <w:t xml:space="preserve">hal-04210479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des données satellitaires pour compenser le déficit de stations pluviométriques sur le territoire du grand Abidjan (Côte d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habal Kassoum Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4101,106 +4097,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Eugène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climat, eau et socité: changements et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de la Climatologie (AIC), Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une base de données de jaugeages à une échelle régionale pour réaliser un référentiel d'étiage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4259,178 +4255,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Hydrotechnique de France, Mar 2023, Chatou/Paris, France. pp.126-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ecostress data to improve UHI modeling during warm season</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210479v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étiage 2022 dans les bassins français de la Meuse et du Rhin</w:t>
               </w:r>
@@ -4755,342 +4755,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655897v2</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration des variations thermiques diurnes dans une aire urbaine de milieu tempéré semi-continental à l'aide des données de température de surface terrestre ECOSTRESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+                <w:t xml:space="preserve">hal-03657098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des variations thermiques diurnes dans une aire urbaine de milieu tempéré semi-continental à l'aide des données de température de surface terrestre ECOSTRESS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657098v2</w:t>
+                <w:t xml:space="preserve">hal-03655897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des hydrosystèmes de l’archipel de Saint-Pierre et Miquelon en lien avec le développement de la pêche sportive de l’omble de fontaine Salvelinus fontinalis</w:t>
               </w:r>
@@ -5322,51 +5322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5715,51 +5715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSARH21 future discharges in the French Rhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5840,103 +5840,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the scenes of streamflow model performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurène J E Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieke A Melsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Vienna ( virtual ), Austria. </w:t>
@@ -5987,51 +5987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de séries climatiques historiques dans les bassins versants de la Meuse et de la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the climatic resilience to floods on the Ourthe River, Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6436,51 +6436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’incertitude paramétrique de LARSIM en contexte de changement climatique dans le projet MOSARH21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6561,51 +6561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternate approach for assessing impacts of climate change on water resources : Combining hazard likelihood and catchment sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6695,90 +6695,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking beyond general metrics for model evaluation - lessons from an international model intercomparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène J. E. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja de Boer-Euser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Fenicia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-5032-1</w:t>
@@ -6883,57 +6883,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6962,103 +6962,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t>
+              <w:t xml:space="preserve">Ateliers LARSIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230251v1</w:t>
+                <w:t xml:space="preserve">hal-02602477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique Une évaluation actualisée s’appuyant sur les simulations climatiques issues du 5ème rapport d’évaluation du GIEC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evolution future des débits des cours d'eau dans le bassin du Rhin en contexte de changement climatique - Une évaluation actualisée avec les simulations climatiques issues du 5ème rapport du GIEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7087,103 +7087,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers LARSIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. pp.21</w:t>
+              <w:t xml:space="preserve">Les tensions sur l'eau en Europe et dans le bassin méditerranéen : des crises de l'eau d'ici 2050 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marne-la-Vallée, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602477v1</w:t>
+                <w:t xml:space="preserve">hal-01230251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment introduire de la &amp;quot;bonne incertitude&amp;quot; dans les projections climatiques ? Vers la construction d'un &amp;quot;stress-test&amp;quot; climatique dans le bassin transnational de la Meuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7234,51 +7234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel référentiel pluviométrique pour débiaiser les sorties de modèles climatiques? Apport de l’information hydrologique pour spatialiser les précipitations journalières à échelle fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie : Climat : système &amp; interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7575,273 +7575,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano Terzi</w:t>
+                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zebish</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05062105v1</w:t>
+                <w:t xml:space="preserve">hal-05323512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bernard</w:t>
+                <w:t xml:space="preserve">Co-designing Impact Chains to assess people’s habitability in the Vosges Massif (France) and adapt to multiple climatic risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia De Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bessiere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Zebish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Devin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323512v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal assessment of redevelopment in a school playground by UAV with a non-radiometric IR camera and on-site measurements</w:t>
               </w:r>
@@ -8194,77 +8194,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8306,51 +8306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future discharge of the French tributaries of the Rhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8431,51 +8431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future evolution of river discharge for the French Rhine basin in a context of climate change - An updated evaluation based on the AR5 IPCC climate simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8556,51 +8556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of three regionalization approaches for continuous streamflow simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,51 +8920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lang-Delus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9721,90 +9721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bessiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10014,51 +10014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet MOSARH21 Evolutions des débits futurs sur le bassin du Rhin en contexte de changement climatique. Une évaluation actualisée avec les simulations climatiques du 5e rapport du GIEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Gerlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10175,51 +10175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Ben Khediri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEGUM, Université de Lorraine; Agence de l'Eau Rhin-Meuse. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10254,51 +10254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des Écoulements et des Phases Hydrologiques (DEPHy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Plasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10626,51 +10626,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Kassoum Habal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02547065v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-69-2016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiek Sperna Weiland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H. Weerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe Drogue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.865031" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696981v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bauwens" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Degr&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Deraedt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda D&#246;ring" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.983523" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pfister" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Iffly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattgen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611250v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Boutirame" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103571v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Eug&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102840v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Gustave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Vasconcelos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litifu Paruke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Scherer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210473v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Second&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Angles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00920438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05079964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traore Kassoum Habal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Konan Kouadio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.7540" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04342393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grelier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar El Khalfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2023.2287051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sartor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ab&#232;le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2023.2224506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03137812v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J E Bouaziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Fenicia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja de Boer-Euser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Buitink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-1069-2021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02547065v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108841v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Archambeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pirotton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.7423" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946283v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1378" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546370v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Gerlinger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01695680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grelier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gernez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Niel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Brauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewals" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-21-423-2017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03665930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Ben Khediri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.07.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Conan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-373-69-2016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696846v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714450v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouaziz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederiek Sperna Weiland" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Drogue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brauer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht H. Weerts" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe Drogue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plasse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.865031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bauwens" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Degr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Deraedt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda D&#246;ring" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15715124.2014.983523" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Battaglia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00676784v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Viville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeann&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian-G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Adjizian Gerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8156" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534902v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang Delus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136566v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wagner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pfister" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pfister" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leviandier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Iffly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mattgen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydrol.2004.02.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05062098v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia De Angeli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Terzi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-3291" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04537959v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habal Kassoum Traore" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04393825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4076-5_2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Boutirame" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Gachi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04103571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Eug&#232;ne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04045081v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030463v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102840v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Durand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03618244v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Gustave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Vasconcelos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546728v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litifu Paruke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277888v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieke A Melsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7825" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Francois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865454v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01684878v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schweppe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679767v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Dewals" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne J. E. Bouaziz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krumm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230251v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01679862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01714956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewals" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Erpicum" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044010v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Idir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062105v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zebish" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162299v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04836017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03705434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lang-Delus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603433v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821921v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099227v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01716464v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00578742v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Viville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892233v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Scherer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210473v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Second&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03470524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Angles" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05139797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liziard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607383v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00920438v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>