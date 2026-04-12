--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1473,186 +1473,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03396844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit, genre et postmodernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Hautebert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à l'épreuve du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, PULIM, pp.43-57, 2016, Cahiers internationaux d'anthropologie juridique, 9782842876869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La democracia protestante como premisa de las doctrinas políticas modernas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Ayuso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consecuencias político-jurídicas del protestantismo. A los 500 años de Lutero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcial Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-165, 2016, 9788491231646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcial Pons</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01437119v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01614535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la procédure</w:t>
               </w:r>
@@ -1774,242 +1774,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La démocratie environnementale aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil d'Etat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, La documentation française, pp.36-45, 2013, Droits et débats, 9782110092793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'artifice théologico-politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Dumont, Danilo Castellano, Miguel Ayuso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eglise et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artège, 2013, 9782360402144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science administrative et université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la science administrative dans la post-modernité. Mélanges en l'honneur du professeur Jacques Chevallier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp. 205-213, 2013, 9782275039633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293258v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01293095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi DCRA dans la construction d’une conception juridique de la citoyenneté administrative</w:t>
               </w:r>
@@ -2221,173 +2221,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Problématiques du modérantisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Dumont; Bernard Dumont; Christophe Réveillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La culture du refus de l'ennemi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, p. 15-20, 2007, 9782842874513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation du Conseil d'Etat à l'élaboration des règles de procédure de 1806 à 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Hautebert, Sylvain Soleil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modèles français, enjeux politiques et élaboration des grands textes de procédure en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions juridiques et techniques, pp.285-299, 2007, 9782910326548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293400v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01293225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle laïcité, retour du laïcisme : quelques remarques sur les évolutions récentes du principe de laïcité en France</w:t>
               </w:r>
@@ -2513,173 +2513,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La participation des citoyens au service des élus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Pauliat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autonomie des collectivités territoriales en Europe. Une source potentielle de conflits ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.321-332, 2004, 9782842873295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les services d'intérêt général sont l'un des éléments essentiels du modèle de société européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Debove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel état de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp. 33-35, 2004, 9782707142597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293402v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01293383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l'Etat et modernisation du service public local</w:t>
               </w:r>
@@ -3113,165 +3113,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03397002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gratuité et service public : (in)actualité d'un principe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.980</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02589470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit public des fondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.381-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02615293v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02589470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administré-citoyen des répertoires et dictionnaires juridiques</w:t>
               </w:r>
@@ -4482,234 +4482,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05412930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'extension du régime de l'exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La machine et les rouages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICES, Feb 2023, La Roche sur Yon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04128922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les identifiants chercheurs (IdRef, IdHAL, Orcid), pivot de la visibilité des publications scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de la Science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le notaire, autorité publique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syndicat national des notaires, Jun 2023, Puy-du-Fou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04129013v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04285219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartésianisme et protestantisme : influences réciproques sur la pensée juridique</w:t>
               </w:r>
@@ -4827,165 +4827,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les juridictions d'exception vues du Conseil constitutionnel (1961-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Conseil d’État et les juridictions d’exception de la fin de la guerre d’Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Malakoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Table ronde : l'accompagnement des chercheurs : acteurs et supports institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier en science ouverte : outils et acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Université Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03889314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juriste et la bibliothèque</w:t>
               </w:r>
@@ -5172,234 +5172,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Administré et citoyen du Répertoire de jurisprudence de Merlin (1812) à l'Encyclopédie Dalloz de droit public et administratif (1958)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit est-il un alphabet ? Dictionnaires et répertoires juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société pour l'histoire des facultés de droit, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01437112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le déni de définition du destinataire de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la signification des mots aux sens du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Bassano, Pierre Bonin et Cyrille Dounot, Mar 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01292053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La democracia protestante como premisa de las doctrinas políticas modernas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las consecuencias político-jurídicas del protestantismo. A los 500 años de Lutero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306563v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01292053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, droit et postmodernité</w:t>
               </w:r>
@@ -5724,234 +5724,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et démocratie administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une démocratie administrative ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENA, Mar 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie environnementale. Quelques questions juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie environnementale aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil d'Etat, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le juge administrateur : permanence ou intermittence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire l’histoire de l’administration et de son droit aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293994v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01293992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6130,51 +6130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D82B94D"/>
+    <w:nsid w:val="ABB5A116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6361,51 +6361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7786-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092664733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000058866334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sirinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/hyper-cours/droit-administratif_9782247245079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-administratif-hypercours-2-p.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;veillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ayuso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Castellano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Guglielmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wicht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marcialpons.es/libros/consecuencias-politico-juridicas-del-protestantismo/9788491231646/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Motte-Baumvol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292053v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01292880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7786-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092664733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000058866334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sirinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/hyper-cours/droit-administratif_9782247245079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-administratif-hypercours-2-p.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;veillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ayuso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Castellano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Guglielmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wicht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marcialpons.es/libros/consecuencias-politico-juridicas-del-protestantismo/9788491231646/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Motte-Baumvol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01292880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>