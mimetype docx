--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1473,186 +1473,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03396844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La democracia protestante como premisa de las doctrinas políticas modernas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miguel Ayuso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consecuencias político-jurídicas del protestantismo. A los 500 años de Lutero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcial Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-165, 2016, 9788491231646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01437119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit, genre et postmodernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joël Hautebert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit à l'épreuve du genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, PULIM, pp.43-57, 2016, Cahiers internationaux d'anthropologie juridique, 9782842876869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614535v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01437119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la procédure</w:t>
               </w:r>
@@ -2513,173 +2513,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les services d'intérêt général sont l'un des éléments essentiels du modèle de société européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mario Debove. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouvel état de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp. 33-35, 2004, 9782707142597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation des citoyens au service des élus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Pauliat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autonomie des collectivités territoriales en Europe. Une source potentielle de conflits ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, pp.321-332, 2004, 9782842873295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293383v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01293402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l'Etat et modernisation du service public local</w:t>
               </w:r>
@@ -4029,165 +4029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05413164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La qualification de service public culturel dans la jurisprudence administrative contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le service public culturel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Saunier; IDETCOM, Dec 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05412906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’autonomie et la crise de l'Etat moderne. Réflexions à partir du cas de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomie, autonomies, autonomie différenciée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International d’Etudes Européennes Antonio Rosmini, Nov 2025, Bolzano, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05364454v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05412906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
@@ -4689,303 +4689,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04129013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi n° 93-23 du 8 janvier 1993 relative à la législation funéraire dite « Loi Sueur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palais du Luxembourg, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartésianisme et protestantisme : influences réciproques sur la pensée juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartésianisme et pensée juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Propos conclusifs</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : l'accompagnement des chercheurs : acteurs et supports institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La loi n° 93-23 du 8 janvier 1993 relative à la législation funéraire dite « Loi Sueur »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Palais du Luxembourg, Paris, France</w:t>
+              <w:t xml:space="preserve">Publier en science ouverte : outils et acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Université Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions d'exception vues du Conseil constitutionnel (1961-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Conseil d’État et les juridictions d’exception de la fin de la guerre d’Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Malakoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889314v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03889317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juriste et la bibliothèque</w:t>
               </w:r>
@@ -5724,234 +5724,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le juge administrateur : permanence ou intermittence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire l’histoire de l’administration et de son droit aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et démocratie administrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une démocratie administrative ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENA, Mar 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie environnementale. Quelques questions juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie environnementale aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil d'Etat, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293992v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01293994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6130,51 +6130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB5A116"/>
+    <w:nsid w:val="528E51F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6361,51 +6361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7786-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092664733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000058866334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sirinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/hyper-cours/droit-administratif_9782247245079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-administratif-hypercours-2-p.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;veillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ayuso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Castellano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Guglielmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wicht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marcialpons.es/libros/consecuencias-politico-juridicas-del-protestantismo/9788491231646/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Motte-Baumvol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01292880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7786-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092664733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000058866334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sirinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/hyper-cours/droit-administratif_9782247245079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-administratif-hypercours-2-p.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;veillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ayuso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Castellano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Guglielmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wicht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marcialpons.es/libros/consecuencias-politico-juridicas-del-protestantismo/9788491231646/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Motte-Baumvol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01292880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>