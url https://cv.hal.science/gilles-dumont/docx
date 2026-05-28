--- v2 (2026-05-05)
+++ v3 (2026-05-28)
@@ -1473,186 +1473,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03396844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit, genre et postmodernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Hautebert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit à l'épreuve du genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 47, PULIM, pp.43-57, 2016, Cahiers internationaux d'anthropologie juridique, 9782842876869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La democracia protestante como premisa de las doctrinas políticas modernas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Ayuso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consecuencias político-jurídicas del protestantismo. A los 500 años de Lutero</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcial Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-165, 2016, 9788491231646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcial Pons</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01437119v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01614535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la procédure</w:t>
               </w:r>
@@ -1774,242 +1774,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science administrative et université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la science administrative dans la post-modernité. Mélanges en l'honneur du professeur Jacques Chevallier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp. 205-213, 2013, 9782275039633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La démocratie environnementale aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil d'Etat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, La documentation française, pp.36-45, 2013, Droits et débats, 9782110092793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'artifice théologico-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Dumont, Danilo Castellano, Miguel Ayuso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eglise et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artège, 2013, 9782360402144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293095v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01293258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi DCRA dans la construction d’une conception juridique de la citoyenneté administrative</w:t>
               </w:r>
@@ -2221,173 +2221,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La participation du Conseil d'Etat à l'élaboration des règles de procédure de 1806 à 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Hautebert, Sylvain Soleil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles français, enjeux politiques et élaboration des grands textes de procédure en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions juridiques et techniques, pp.285-299, 2007, 9782910326548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Problématiques du modérantisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Dumont; Bernard Dumont; Christophe Réveillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture du refus de l'ennemi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, p. 15-20, 2007, 9782842874513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293225v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01293400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle laïcité, retour du laïcisme : quelques remarques sur les évolutions récentes du principe de laïcité en France</w:t>
               </w:r>
@@ -2513,173 +2513,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La participation des citoyens au service des élus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Pauliat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autonomie des collectivités territoriales en Europe. Une source potentielle de conflits ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PULIM, pp.321-332, 2004, 9782842873295</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les services d'intérêt général sont l'un des éléments essentiels du modèle de société européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mario Debove. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouvel état de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp. 33-35, 2004, 9782707142597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293402v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01293383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de l'Etat et modernisation du service public local</w:t>
               </w:r>
@@ -3113,165 +3113,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03397002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit public des fondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.381-394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02615293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gratuité et service public : (in)actualité d'un principe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02589470v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02615293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administré-citoyen des répertoires et dictionnaires juridiques</w:t>
               </w:r>
@@ -4029,165 +4029,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05413164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’autonomie et la crise de l'Etat moderne. Réflexions à partir du cas de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie, autonomies, autonomie différenciée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International d’Etudes Européennes Antonio Rosmini, Nov 2025, Bolzano, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05364454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La qualification de service public culturel dans la jurisprudence administrative contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le service public culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Saunier; IDETCOM, Dec 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05412906v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05364454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
@@ -4482,510 +4482,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05412930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le notaire, autorité publique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syndicat national des notaires, Jun 2023, Puy-du-Fou, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'extension du régime de l'exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La machine et les rouages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICES, Feb 2023, La Roche sur Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04128922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les identifiants chercheurs (IdRef, IdHAL, Orcid), pivot de la visibilité des publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la Science ouverte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartésianisme et protestantisme : influences réciproques sur la pensée juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le notaire, autorité publique ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Syndicat national des notaires, Jun 2023, Puy-du-Fou, France</w:t>
+              <w:t xml:space="preserve">Cartésianisme et pensée juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La loi n° 93-23 du 8 janvier 1993 relative à la législation funéraire dite « Loi Sueur »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Palais du Luxembourg, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Cartésianisme et protestantisme : influences réciproques sur la pensée juridique</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les juridictions d'exception vues du Conseil constitutionnel (1961-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartésianisme et pensée juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Conseil d’État et les juridictions d’exception de la fin de la guerre d’Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Malakoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : l'accompagnement des chercheurs : acteurs et supports institutionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier en science ouverte : outils et acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Université Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03889314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juriste et la bibliothèque</w:t>
               </w:r>
@@ -5172,234 +5172,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02151859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La democracia protestante como premisa de las doctrinas políticas modernas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las consecuencias político-jurídicas del protestantismo. A los 500 años de Lutero</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, México, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01306563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Administré et citoyen du Répertoire de jurisprudence de Merlin (1812) à l'Encyclopédie Dalloz de droit public et administratif (1958)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit est-il un alphabet ? Dictionnaires et répertoires juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société pour l'histoire des facultés de droit, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01437112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déni de définition du destinataire de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la signification des mots aux sens du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Bassano, Pierre Bonin et Cyrille Dounot, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01292053v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01306563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, droit et postmodernité</w:t>
               </w:r>
@@ -5724,234 +5724,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Citoyenneté et démocratie administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une démocratie administrative ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENA, Mar 2010, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie environnementale. Quelques questions juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie environnementale aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil d'Etat, Nov 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le juge administrateur : permanence ou intermittence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire l’histoire de l’administration et de son droit aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293994v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01293992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6130,51 +6130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="528E51F1"/>
+    <w:nsid w:val="9304E7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6361,51 +6361,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7786-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092664733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000058866334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sirinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/hyper-cours/droit-administratif_9782247245079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-administratif-hypercours-2-p.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;veillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ayuso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Castellano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Guglielmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wicht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marcialpons.es/libros/consecuencias-politico-juridicas-del-protestantismo/9788491231646/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614535v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293383v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589470v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615293v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Motte-Baumvol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285219v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889322v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292053v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293994v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01292880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7786-5289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092664733" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17365405" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000058866334" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sirinelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bibliotheque.lefebvre-dalloz.fr/ouvrage/hyper-cours/droit-administratif_9782247245079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04283033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutique-dalloz.fr/droit-administratif-hypercours-2-p.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396966v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428363v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lombard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292885v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;veillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ayuso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Castellano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Guglielmi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Koubi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Polin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wicht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293566v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412781v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03396844v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marcialpons.es/libros/consecuencias-politico-juridicas-del-protestantismo/9788491231646/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293407v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293095v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/putc/480" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04392115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413212v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128916v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03397002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885372v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375619v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293997v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293996v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293064v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ciaudo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Brun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Perrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413741v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05412930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Motte-Baumvol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Herv&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889322v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889314v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889317v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151863v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292053v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292889v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293991v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01292880v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>