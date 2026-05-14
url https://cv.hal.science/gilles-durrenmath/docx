--- v0 (2026-04-24)
+++ v1 (2026-05-14)
@@ -1395,514 +1395,514 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damase Mouralis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Verati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05090900v1</w:t>
+                <w:t xml:space="preserve">hal-05090893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+                <w:t xml:space="preserve">Characterization and study of the provenance of ceramics using portable X-ray fluorescence (pXRF): test study on terrae with granitic and metamorphic components from Castellar -Pendimoun (Impressa and Cardial, 6th millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.307-326, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910233v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaines opératoires décoratives des poteries imprimées de Méditerranée occidentale : apports de l'imagerie 3D surfacique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sorin</w:t>
+                <w:t xml:space="preserve">An assessment of Early Farmers’ pottery, pastes and raw materials transfers in the Ligurian-Provençal region (Impressa, first half of the 6th millennium BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...16 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18, Société Préhistorique Française, pp.348-378, 2022, Séances de la Société préhistorique française, 2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges. Actes de la séance de la Société préhistorique française de Nice (mars 2019). Textes publiés sous la direction de Didier Binder et Claire Manen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séances de la Société préhistorique française, 18, Société préhistorique française, pp.177-211, 2022, 978-2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927946v1</w:t>
+                <w:t xml:space="preserve">hal-03910233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From geomaterials to archaeological pastes: the example of &amp;quot;granitic&amp;quot; pottery productions from Neolithic Castellar -Pendimoun (Alpes-Maritimes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+                <w:t xml:space="preserve">Chaines opératoires décoratives des poteries imprimées de Méditerranée occidentale : apports de l'imagerie 3D surfacique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle Verati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Binder; Claire Manen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): New data, approaches and challenges Actes de la séance de la Société préhistorique française de Nice (mars 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séances de la Société préhistorique française (18), Société préhistorique française, pp.277-306, 2022, 2-913745-89-X</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale (VIe millénaire AEC) : données, approches et enjeux nouveaux / Western Mediterranean Impressed Wares (6th millennium BCE): new data, approaches and challenges, Actes de la Séance de la Société préhistorique française, Nice, 18-20 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, Société Préhistorique Française, pp.348-378, 2022, Séances de la Société préhistorique française, 2-913745-89-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090893v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects de l'horizon impresso-cardial de l’abri Albertini – E Spilonche (Albertacce, Corse)</w:t>
               </w:r>
@@ -2341,394 +2341,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une archéologie de sauvetage sur des habitats tardivement (re)découverts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sources de matières premières et étude technologique des productions céramiques de Haute-Nubie (Soudan, Ve-IIIe millénaire avant notre ère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lamya Khalidi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara de Clercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Master STPE, Parcours PPA, Unica « Recherches à Kadruka (Soudan). Un espace clé (mais menacé) pour la connaissance de la Préhistoire récente de la Haute-Nubie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, MSHS Sud-Est, Université Côte d’Azur, Campus Saint-Jean d’Angély, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'EUR CREATES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Université Côte d’Azur, Campus Méliès, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592183v1</w:t>
+                <w:t xml:space="preserve">hal-05592162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'ici ou d'ailleurs ? Recherche des sources de matières premières et étude technologique des productions céramiques de Haute-Nubie (Soudan, Ve - llle millénaire avant notre ère)</w:t>
+                <w:t xml:space="preserve">Les matières premières mises en œuvre dans les productions céramiques de Kadruka. Construction d’un référentiel et premiers résultats techno-culturels (Ve et IIIe millénaires av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Clercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Master STPE, Parcours PPA, Unica « Recherches à Kadruka (Soudan). Un espace clé (mais menacé) pour la connaissance de la Préhistoire récente de la Haute-Nubie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, MSHS Sud-Est, Université Côte d’Azur, Campus Saint-Jean d’Angély, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078580v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matières premières mises en œuvre dans les productions céramiques de Kadruka. Construction d’un référentiel et premiers résultats techno-culturels (Ve et IIIe millénaires av. n. è.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une archéologie de sauvetage sur des habitats tardivement (re)découverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara de Clercq</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khidir Ahmed Karrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambo Hassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Master STPE, Parcours PPA, Unica « Recherches à Kadruka (Soudan). Un espace clé (mais menacé) pour la connaissance de la Préhistoire récente de la Haute-Nubie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, MSHS Sud-Est, Université Côte d’Azur, Campus Saint-Jean d’Angély, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592168v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de matières premières et étude technologique des productions céramiques de Haute-Nubie (Soudan, Ve-IIIe millénaire avant notre ère)</w:t>
+                <w:t xml:space="preserve">D'ici ou d'ailleurs ? Recherche des sources de matières premières et étude technologique des productions céramiques de Haute-Nubie (Soudan, Ve - llle millénaire avant notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara de Clercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'EUR CREATES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Université Côte d’Azur, Campus Méliès, Cannes, France</w:t>
+              <w:t xml:space="preserve">Journée thématique de l'Académie 5 Axe 2 "Les contributions des SHS aux études sur l’environnement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592162v1</w:t>
+                <w:t xml:space="preserve">hal-04078580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 4th millennium BC gap in the Northern Dongola Reach sequence: a false gap to fill?</w:t>
               </w:r>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham K. A. Karrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sambo Hassimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2829,398 +2829,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03811632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prehistoric ornamental and symbolic productions. Method and on-going analytical development by 3D surface imaging and AI applied to Neolithic impressed ceramics and Palaeolithic engraved animal hard tissues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D’errico Federico</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;hiatus du 4e millénaire BCE&amp;quot; dans la séquence du Northern Dongola Reach (Soudan) : réalité ou résultat d'une combinaison de facteurs propices à la création de lacunes chronologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Khidir Ahmed Karrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassimi Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherché UCA – CNRS – CEPAM UMR 7264 “New methods of analysis by 3D imaging and Artificial Intelligence applied to prehistoric and protohistoric archaeological remains”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592194v1</w:t>
+                <w:t xml:space="preserve">hal-03368023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;hiatus du 4e millénaire BCE&amp;quot; dans la séquence du Northern Dongola Reach (Soudan) : réalité ou résultat d'une combinaison de facteurs propices à la création de lacunes chronologiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Langlois</w:t>
+                <w:t xml:space="preserve">Prehistoric ornamental and symbolic productions. Method and on-going analytical development by 3D surface imaging and AI applied to Neolithic impressed ceramics and Palaeolithic engraved animal hard tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’errico Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès Préhistorique de France. Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherché UCA – CNRS – CEPAM UMR 7264 “New methods of analysis by 3D imaging and Artificial Intelligence applied to prehistoric and protohistoric archaeological remains”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368023v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398841v1</w:t>
+                <w:t xml:space="preserve">hal-02398836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility, interactions and networking within the NW Impresso-Cardial complex: highlights from Finale-Arene-Candide and Castellar-Pendimoun</w:t>
               </w:r>
@@ -3325,307 +3325,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bilan des circulations de terres et de pots dans l’arc liguro-provençal et le Languedoc méditerranéen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damase Mouralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398836v1</w:t>
+                <w:t xml:space="preserve">hal-02398876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre du pXRF pour caractériser la provenance des vases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damase Mouralis</w:t>
+                <w:t xml:space="preserve">Implantations pionnières et transferts à longue distance dans le nord-ouest méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Vérati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398876v1</w:t>
+                <w:t xml:space="preserve">hal-02398841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes opératoires décoratives : apports de l’analyse 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
@@ -3808,277 +3808,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de la modélisation thermodynamique des systèmes pour la caractérisation des modes de cuisson des céramiques archéologiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Binder</w:t>
+                <w:t xml:space="preserve">Des protolithes aux pâtes à cuire : l’exemple des terres granitiques de l’Argentera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">colloque de clôture de l’ANR CIMO « Céramiques imprimées de Méditerranée occidentale. Matières premières, Productions, Usages et Transferts », Journée de la Société Préhistorique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398868v1</w:t>
+                <w:t xml:space="preserve">hal-05592205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des protolithes aux pâtes à cuire : l’exemple des terres granitiques de l’Argentera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives de la modélisation thermodynamique des systèmes pour la caractérisation des modes de cuisson des céramiques archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Vérati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de clôture de l’ANR CIMO « Céramiques imprimées de Méditerranée occidentale. Matières premières, Productions, Usages et Transferts », Journée de la Société Préhistorique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale. Matières premières, productions, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Binder; Stéphane Azoulay; Alain Burr; Claire Manen; Martine Regert; Chrystèle Vérati, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05592205v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes opératoires de préparation des pâtes : maniabilité, mélanges, ajouts minéraux et organiques</w:t>
               </w:r>
@@ -4183,890 +4183,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Characteristics and archaeological exploitation of the last Neolithic and pre-Kerma habitation sites of the Kadruka concession: how to tackle the neglected issue of the settlement pattern along the Wadi el-Khowi at this juncture in current agricultural expansion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamya Khalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khidir Hisham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">14e Congrès international des Études nubiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399503v1</w:t>
+                <w:t xml:space="preserve">hal-02192837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trasformazione delle materie coloranti ricche di goethite ed ematite nel sito di Riparo Tagliente (NE Italia) durante l'Epigravettiano recente: ricostruzione sperimentale della «chaîne-opératoire»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgia Sardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Zorzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPP 2018 - IV ANNUAL MEETING OF PREHISTORY AND PROTOHISTORY, Application of emerging technologies to Italian Palaeolithic and Mesolithic case-studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Ferrara, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15160/1824-2707/1535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale : apports de la micro-tomographie à la restitution des traditions techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobilité à très longue distance des poteries au sein des premières communautés néolithiques (NW de la mer Méditerranée) : évidences pétrographiques et géochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Verati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie : Imagerie Numérique Et 3D. Séminaire scientifique et technique organisé par l'Inrap, l’Institut national de recherche en informatique et en automatique (Inria) et l’Institut de recherche en informatique et systèmes aléatoires (IRISA).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charbonnier S.; Trentesaux A., Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934431v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adorning the dead: A first reappraisal of Jacques Reinold’s excavation and finds at Kadruka-1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Alarashi</w:t>
+                <w:t xml:space="preserve">Céramiques imprimées de Méditerranée occidentale : apports de la micro-tomographie à la restitution des traditions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Maines</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès international des Études nubiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Archéologie : Imagerie Numérique Et 3D. Séminaire scientifique et technique organisé par l'Inrap, l’Institut national de recherche en informatique et en automatique (Inria) et l’Institut de recherche en informatique et systèmes aléatoires (IRISA).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104178v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and archaeological exploitation of the last Neolithic and pre-Kerma habitation sites of the Kadruka concession: how to tackle the neglected issue of the settlement pattern along the Wadi el-Khowi at this juncture in current agricultural expansion?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adorning the dead: A first reappraisal of Jacques Reinold’s excavation and finds at Kadruka-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Alarashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Maines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès international des Études nubiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192837v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical approach of impressed wares using structured-light 3D surface imaging. The case study of Impresso-Cardial series from Pendimoun (Alpes-Maritimes, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sorin</w:t>
+                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamys Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Detecting and explaining technological innovation in Prehistoric Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michela Spataro; Martin Furholt, Nov 2017, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112458v1</w:t>
+                <w:t xml:space="preserve">hal-03934382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation or transmission. Assessing the socio-economic conditions underlying ceramic technological change among early Neolithic pottery assemblages in Europe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Gomart</w:t>
+                <w:t xml:space="preserve">A new analytical approach of impressed wares using structured-light 3D surface imaging. The case study of Impresso-Cardial series from Pendimoun (Alpes-Maritimes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detecting and explaining technological innovation in Prehistoric Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Michela Spataro; Martin Furholt, Nov 2017, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">EMAC2017: European Meeting on Ancient Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934382v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production des pâtes céramiques : exemple de Pendimoun</w:t>
               </w:r>
@@ -5177,51 +5177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors céramiques du complexe Impresso-Cardial en Méditerranée nord-occidentale. Nouveau protocole d'analyse par l'imagerie 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5624,51 +5624,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00413283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Collet-Redon (Martigues, Bouches-du-Rhône) : passé, présent et futur des recherches sur l’économie d’un site Néolithique final</w:t>
+                <w:t xml:space="preserve">Le Collet-Redon (La Couronne, Martigues, Bouches-du-Rhône) ; passé, présent et futur des recherches sur l'économie d'un site néolithique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
@@ -5703,214 +5703,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evin J. (Dir.), Actes du XXVIème Congrès Préhistorique de France, Congrès du centenaire de la Société Préhistorique Française : un siècle de construction du discours scientifique en Préhistoire, Volume 3 « Des idées d’hier… », Avignon -, 21-25 septembre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Avignon, France. pp.387-399</w:t>
+              <w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.387-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116382v1</w:t>
+                <w:t xml:space="preserve">halshs-00223011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique final Couronnien en Basse-Provence occidentale, de Max Escalon de Fonton au Projet Collectif de Recherche de l’UMR 6636 (1947-2004)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+                <w:t xml:space="preserve">Le Collet-Redon (Martigues, Bouches-du-Rhône) : passé, présent et futur des recherches sur l’économie d’un site Néolithique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evin J. (Dir.), Actes du XXVIème Congrès Préhistorique de France, Congrès du centenaire de la Société Préhistorique Française : un siècle de construction du discours scientifique en Préhistoire, Volume 3 « Des idées d’hier… », Avignon -, 21-25 septembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Avignon, France. pp.473-484</w:t>
+              <w:t xml:space="preserve">, 2004, Avignon, France. pp.387-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116401v1</w:t>
+                <w:t xml:space="preserve">hal-02116382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et implantations du Néolithique final à l'âge du Bronze ancien au Collet-Redon (Martigues – Bouches-du-Rhône).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5932,344 +5932,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et peuplements. Aspects culturels et chronologiques en France méridionale. Actualité de la recherche, Actes des VIèmes Rencontres méridionales de préhistoire récente, 14-16 octobre 2004, Périgueux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Périgueux, France. pp.125-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Néolithique final couronnien en Basse-Provence occidentale, de Max Escalon de Fonton au projet collectif de recherche de l'UMR 6636 (1947-2004)</w:t>
+                <w:t xml:space="preserve">Le Néolithique final Couronnien en Basse-Provence occidentale, de Max Escalon de Fonton au Projet Collectif de Recherche de l’UMR 6636 (1947-2004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André D’anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.473-483</w:t>
+              <w:t xml:space="preserve">Evin J. (Dir.), Actes du XXVIème Congrès Préhistorique de France, Congrès du centenaire de la Société Préhistorique Française : un siècle de construction du discours scientifique en Préhistoire, Volume 3 « Des idées d’hier… », Avignon -, 21-25 septembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Avignon, France. pp.473-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00223013v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Collet-Redon (La Couronne, Martigues, Bouches-du-Rhône) ; passé, présent et futur des recherches sur l'économie d'un site néolithique final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+                <w:t xml:space="preserve">Le Néolithique final couronnien en Basse-Provence occidentale, de Max Escalon de Fonton au projet collectif de recherche de l'UMR 6636 (1947-2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Desse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès préhistorique de France "Congrès du Centenaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.387-399</w:t>
+              <w:t xml:space="preserve">, Sep 2004, Avignon, France. pp.473-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00223011v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00223013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie céramique et savoirs métallurgiques</w:t>
               </w:r>
@@ -6363,51 +6363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6481,90 +6481,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d'analyse des céramiques par l'Imagerie 3D du complexe Impresso-Cardial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanna Lisa Coli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin-Mazouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6610,51 +6610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les décors céramiques du complexe Impresso-Cardial en Méditerranée nord-occidentale. Nouveau protocole d'analyse par l'imagerie 3D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Cassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7134,51 +7134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louiza Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Alarashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7408,537 +7408,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourrettes-Levens – Baume Périgaud (Alpes-Maritimes). La céramique des occupations néolithiques (contribution 12)</w:t>
+                <w:t xml:space="preserve">Du Paléolithique supérieur à la fin du Néolithique dans l'arc loguro-provençal. Un bilan cartographique (contribution 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.213-226</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourguen Davtian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tomasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Panelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.147-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112420v1</w:t>
+                <w:t xml:space="preserve">hal-02112438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
+                <w:t xml:space="preserve">Tourrettes-Levens – Baume Périgaud (Alpes-Maritimes). La céramique des occupations néolithiques (contribution 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.213-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02046396v1</w:t>
+                <w:t xml:space="preserve">hal-02112420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des travaux au dépôt archéologique du Val (Var). Inventaire des collections de préhistoire 2014 (contribution 8)</w:t>
+                <w:t xml:space="preserve">Castellar – Pendimoun (Alpes-Maritimes). Avancement des travaux de recherche en 2014 (contribution 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Borréani</w:t>
+                <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hameau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.161-172</w:t>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beyries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.173-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112421v1</w:t>
+                <w:t xml:space="preserve">hal-02046396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Paléolithique supérieur à la fin du Néolithique dans l'arc loguro-provençal. Un bilan cartographique (contribution 7)</w:t>
+                <w:t xml:space="preserve">Compte rendu des travaux au dépôt archéologique du Val (Var). Inventaire des collections de préhistoire 2014 (contribution 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrenmath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Borréani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2014, pp.161-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Léa</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02112438v1</w:t>
+                <w:t xml:space="preserve">hal-02112421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu des travaux au dépôt de fouilles archéologiques de la Ripelle (Le Revest-les-Eaux, Var) et inventaire des collections de Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Borréani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Durrenmath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Tomasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur. 2013, pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -8617,51 +8617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khidir Ahmed Karrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardelli Giorgia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zorzin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07NVCFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Provost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimi Sambo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Nonza Micaelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Clercq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592183v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambo Hassimi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078580v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592168v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. A. Karrar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592194v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;errico Federico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerhes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceratti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389223v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sardelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/1535" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khidir Hisham" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116382v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116401v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223011v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112420v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112421v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borr&#233;ani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112438v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christane Bosansky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975342v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrenmath" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Khidir Ahmed Karrar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le V&#233;rati" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102050" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardelli Giorgia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fontana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orange Fran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Zorzin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Italo Muntoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q07NVCFP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112493v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allon Weiner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-Z1Z049RG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649659v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Provost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Goude" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.620" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sargiano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassimi Sambo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Verati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927946v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cassard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Nonza Micaelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311850v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592142v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara de Clercq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592162v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592168v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambo Hassimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03811632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham K. A. Karrar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanna Lisa Coli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;errico Federico" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Stefanis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398841v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samsara. A&#239;ssaoui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lardeaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gerhes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Darque-Ceratti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drieu L&#233;a" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khidir Hisham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389223v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Sardelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Fontana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15160/1824-2707/1535" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399503v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934431v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sorin-Mazouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Maines" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azoulay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116382v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; D&#8217;anna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00223013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008491v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118358v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louiza Aoudia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112456v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rageot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112438v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tomasso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Panelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112420v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Borr&#233;ani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123657v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avec La Collaboration De" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123658v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>