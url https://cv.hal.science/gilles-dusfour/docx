--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined analysis of spinal mobility and gait spatiotemporal parameters in axial spondyloarthritis using wearable sensors</w:t>
+                <w:t xml:space="preserve">Altered landing strategy during vertical jump tasks in elite volleyball players with patellar tendinopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ben Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.106555. </w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2025.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386905v1</w:t>
+                <w:t xml:space="preserve">hal-05372697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered landing strategy during vertical jump tasks in elite volleyball players with patellar tendinopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combined analysis of spinal mobility and gait spatiotemporal parameters in axial spondyloarthritis using wearable sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ben Zaki</w:t>
+                <w:t xml:space="preserve">Stéphane Ralandison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Julia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
+                <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïlis Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74, pp.96-103. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.106555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2025.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372697v1</w:t>
+                <w:t xml:space="preserve">hal-05386905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -498,477 +498,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenges of Telemedicine in Rheumatology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujie Song</w:t>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Bernard</w:t>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2021.746219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646952v1</w:t>
+                <w:t xml:space="preserve">hal-03058316v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ambard</w:t>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Cañadas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058316v4</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Challenges of Telemedicine in Rheumatology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Petitjean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laurène Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Valorge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves-Marie Pers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.746219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2021.746219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094520v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1019,90 +1019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous mechanical hyperelastic behavior in the porcine annulus fibrosus explained by fiber orientation: An experimental and numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.103672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,90 +1168,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capteurs inertiels dans le sport de haut niveau : application au volleyball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ben Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023 - Les Environnements de l'Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1270,359 +1270,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Jorgensen</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441471v1</w:t>
+                <w:t xml:space="preserve">hal-03440712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maumus</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Belamie</w:t>
+                <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er congrès français de médecine régénératrice et biothérapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society (TERMIS) European Chapter Meeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440712v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maumus Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Poitiers, France. pp.S314-S316, </w:t>
@@ -1660,103 +1660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Biomécanique; Université de Poitiers; CHU de Poitiers, Oct 2019, Poitiers, France. pp.S296-S298, </w:t>
@@ -1794,103 +1794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 eCM XVIII: Cartilage &amp; Disc: Repair and Regeneration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Davos, Switzerland</w:t>
@@ -1919,103 +1919,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
@@ -2076,103 +2076,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Cell and Gene Therapy - ISCT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, En ligne, United States. </w:t>
@@ -2201,103 +2201,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -2326,51 +2326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification du gonflement du bois de peuplier à l'échelle cellulaire dans des solvants mixtes par corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,103 +2451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes journées scientifique du Labex Numev</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France. 2016</w:t>
@@ -2621,51 +2621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,90 +2731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Residual strains estimation in the annulus fibrosus through digital image correlation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,51 +2877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude de la croissance du disque intervertébral et de cartilage de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université Montpellier, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018MONTS049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3117,51 +3117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Desmyttere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ralandison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ben Zaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2025.05.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.746219" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059988v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ben Zaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Desmyttere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2025.05.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ralandison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.746219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059988v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>