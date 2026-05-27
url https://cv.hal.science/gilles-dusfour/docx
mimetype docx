--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered landing strategy during vertical jump tasks in elite volleyball players with patellar tendinopathy</w:t>
+                <w:t xml:space="preserve">A combined analysis of spinal mobility and gait spatiotemporal parameters in axial spondyloarthritis using wearable sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ben Zaki</w:t>
+                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Julia</w:t>
+                <w:t xml:space="preserve">Stéphane Ralandison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+                <w:t xml:space="preserve">Lionel Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dusfour</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maïlis Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74, pp.96-103. </w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 126, pp.106555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2025.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372697v1</w:t>
+                <w:t xml:space="preserve">hal-05386905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined analysis of spinal mobility and gait spatiotemporal parameters in axial spondyloarthritis using wearable sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered landing strategy during vertical jump tasks in elite volleyball players with patellar tendinopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ben Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Desmyttere</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 126, pp.106555. </w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2025.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386905v1</w:t>
+                <w:t xml:space="preserve">hal-05372697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -498,278 +498,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lefloch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058316v4</w:t>
+                <w:t xml:space="preserve">hal-03094520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new fluidic device for mechanical stimulation and characterization of microspheres: A first step towards cartilage characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Residual strains estimation in the annulus fibrosus through digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Valorge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 121, pp.111800. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2020.111800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.6971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094520v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058316v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Challenges of Telemedicine in Rheumatology</w:t>
               </w:r>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurène Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Pers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -885,90 +885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived cartilage micropellets: A relevant in vitro model for biomechanical and mechanobiological studies of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1019,90 +1019,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous mechanical hyperelastic behavior in the porcine annulus fibrosus explained by fiber orientation: An experimental and numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.103672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,90 +1168,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les capteurs inertiels dans le sport de haut niveau : application au volleyball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ben Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Slangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Julia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACAPS 2023 - Les Environnements de l'Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1276,77 +1276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and mechanobiological characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,77 +1401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stimulation and biomechanical characterization of cartilage micropellets with a single and new custom-made device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,90 +1526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of mesenchymental stem cell micropellet as a relevant biomechanical in vitro model devoted to the study of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maumus Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1660,77 +1660,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new technique dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1794,90 +1794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal Stem Cells-derived cartilage micropellet: a relevant model for biomechanical and mechanobiological modelisation of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1919,90 +1919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesenchymal stem cells-derived micropellet is a relevant in vitro model for biomechanical modeling of cartilage growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2076,77 +2076,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate deformation of cartilage micropellets in a fluidic custom-made device enhances the expression of chondrocyte markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2201,77 +2201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new device dedicated to the mechanical characterisation of cartilage micropellets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2326,51 +2326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification du gonflement du bois de peuplier à l'échelle cellulaire dans des solvants mixtes par corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,90 +2451,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cartilage growth under mechanical stresses. Mechanical and biological analysis on in vitro «micropellet» model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2621,51 +2621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,90 +2731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “Residual strains estimation in the annulus fibrosus through digital image correlation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Pandolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2877,51 +2877,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude de la croissance du disque intervertébral et de cartilage de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie civil. Université Montpellier, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018MONTS049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3117,51 +3117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372697v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ben Zaki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Desmyttere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2025.05.011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ralandison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.746219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059988v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386905v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Desmyttere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ralandison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lis Amico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ben Zaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Julia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2025.05.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Petitjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Valorge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.111800" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058316v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.6971" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03646952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Bernard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Pers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2021.746219" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02961442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maumus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorgensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2020.110808" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2020.103672" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04287407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Berthelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Belamie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441471v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315196v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maumus Marie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714925" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714919" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767884v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171713v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510166v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406052v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pandolfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02059988v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTS049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>