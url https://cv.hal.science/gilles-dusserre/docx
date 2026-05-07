--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -542,265 +542,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and simulation study of heteroaggregation in a binary mixture of alumina and silica colloids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength Loss of Basalt-Based Mineral Fibers after Thermal Desizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boutenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125350⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/rcma.303-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869475v1</w:t>
+                <w:t xml:space="preserve">hal-02944406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength Loss of Basalt-Based Mineral Fibers after Thermal Desizing</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An experimental and simulation study of heteroaggregation in a binary mixture of alumina and silica colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aimable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Delomenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3-4), pp.115-122. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 605, pp.1-10/125350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18280/rcma.303-401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2020.125350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944406v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology evolution of a geopolymer precursor aqueous suspension during aging</w:t>
               </w:r>
@@ -1728,265 +1728,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cure kinetics of a polysilazane system: Experimental characterization and numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
+                <w:t xml:space="preserve">Probabilistic rupture analysis of a brittle spray deposited Si–Al alloy under thermal gradient: Characterization and thermoelastic sizing guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.01.025⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, p. 441-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609115v1</w:t>
+                <w:t xml:space="preserve">hal-01336747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic rupture analysis of a brittle spray deposited Si–Al alloy under thermal gradient: Characterization and thermoelastic sizing guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Mauduit</w:t>
+                <w:t xml:space="preserve">Cure kinetics of a polysilazane system: Experimental characterization and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele d'Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eberling-Fux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Descarnps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 95, p. 441-421. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, p. 40-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2016.01.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336747v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the asymmetric primary creep of a fibre reinforced refractory concrete at 1200 degrees C</w:t>
               </w:r>
@@ -2692,525 +2692,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM-based models to simulate the resin flow at macroscale and microscale in LCM processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applicability of image correlation techniques to characterise asymmetric refractory creep during bending tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Gantois</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.22531⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.221-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687314v1</w:t>
+                <w:t xml:space="preserve">hal-01687319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of image correlation techniques to characterise asymmetric refractory creep during bending tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEM-based models to simulate the resin flow at macroscale and microscale in LCM processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nazaret</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Noël Felices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33 (2), pp.221-231. </w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (8), pp.1235-1244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.22531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687319v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mold Filling Simulation of Resin Transfer Molding Combining BEM and Level Set Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noel Félices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 166 (21-22), pp.1229-1238. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.57-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.62.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716273v1</w:t>
+                <w:t xml:space="preserve">hal-02050956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mold Filling Simulation of Resin Transfer Molding Combining BEM and Level Set Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of viscous and elastic parameters of a borosilicate glass above transition temperature using optical instrumented squeeze tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Noel Félices</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62, pp.57-65. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (21-22), pp.1229-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.62.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050956v1</w:t>
+                <w:t xml:space="preserve">hal-01716273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of deformation on knitted glass preform in-plane permeability</w:t>
               </w:r>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3424,226 +3424,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ determination of the heat flux density at the glass/mould interface during a glass pressing production cycle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent patents on in-plane permeability measurement of LCM composite reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Patents on Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), p.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/187221209788462508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847802v1</w:t>
+                <w:t xml:space="preserve">hal-01847799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent patents on in-plane permeability measurement of LCM composite reinforcements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ determination of the heat flux density at the glass/mould interface during a glass pressing production cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Patents on Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (2), p.428-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/187221209788462508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01847799v1</w:t>
+                <w:t xml:space="preserve">hal-01847802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical stresses in cast steel dies during glass pressing process</w:t>
               </w:r>
@@ -3655,51 +3655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3772,286 +3772,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usinabilité d'un composite à matrice céramique oxyde-oxyde par jet d'eau abrasif</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Latour</w:t>
+                <w:t xml:space="preserve">Oguz Kagan Genc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Redouane Zitoune</w:t>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Delaware Center for Composite Materials (CCM), Aug 2025, Baltimore (MD), United States. 11 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18597778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360180v1</w:t>
+                <w:t xml:space="preserve">hal-05528262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on the bending behavior of glass-fabric rubber composites</w:t>
+                <w:t xml:space="preserve">Usinabilité d'un composite à matrice céramique oxyde-oxyde par jet d'eau abrasif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oguz Kagan Genc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Manon Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">Laurent Crouzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Navarro</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Zitoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM 24 - 24th International Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 2025 - Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMAC, Jun 2025, Gif-sur-Yvette, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528262v1</w:t>
+                <w:t xml:space="preserve">hal-05360180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method to simulate the intra-tows mechanical behaviour of oxide/oxide CMCs: coupling of a lattice with a FE continuum</w:t>
               </w:r>
@@ -4325,355 +4325,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de santé, substitution matières et comportement au feu des stratifiés dans les structures marines : projet NESSIE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du désensimage par traitement thermique sur les propriétés mécaniques de fibres de basalte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Boutenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510999v1</w:t>
+                <w:t xml:space="preserve">hal-02265265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du désensimage par traitement thermique sur les propriétés mécaniques de fibres de basalte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Boutenel</w:t>
+                <w:t xml:space="preserve">Nanocomposites, composites à matrices nanochargées : conditions de mise en œuvre et propriétés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cutard</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Demont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France. 9 p</w:t>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265265v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites, composites à matrices nanochargées : conditions de mise en œuvre et propriétés.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de santé, substitution matières et comportement au feu des stratifiés dans les structures marines : projet NESSIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusserre</w:t>
+                <w:t xml:space="preserve">Romain Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+                <w:t xml:space="preserve">Quentin Govignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Demont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 21 : Journées Nationales sur les Composites 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France. 9 p</w:t>
+              <w:t xml:space="preserve">Journée Industrielle IMT « Matériaux haute performance et écomatériaux dans les transports »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421130v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the influence of the adhesive on process distortions of the co-bonded stringer foot specimens</w:t>
               </w:r>
@@ -4698,51 +4698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Tomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 18 - 18èmes Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5813,51 +5813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Tomasou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCM 19 - 19th International Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montreal, Canada. p.3587-3596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5997,455 +5997,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermal behaviour of thermoset polymer matrix filled with micro and nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Di Tomaso</w:t>
+                <w:t xml:space="preserve">Mechanical engineering simulation of asymmetric creep for ceramic materials with the Drucker-Prager model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 9 p</w:t>
+              <w:t xml:space="preserve">EUROGRESS - 55th International Colloquium Refractories, Aachen (Germany)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764778v1</w:t>
+                <w:t xml:space="preserve">hal-02187106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal and non-isothermal thermoset cure and induced-strains monitored by optical fibre sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Robert</w:t>
+                <w:t xml:space="preserve">Numerical simulations of clay tiles compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frederic Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on the Use of Optical Fibres for the Monitoring of Composites Manufacturing Process, Toulouse, France, novembre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM 2012 - 15th International ESAFORM Conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Erlangen, Germany. pp.1403-1408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187231v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of clay tiles compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Schmidt</w:t>
+                <w:t xml:space="preserve">Study of thermal behaviour of thermoset polymer matrix filled with micro and nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Reine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Tomaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Frederic Dalmasso</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2012 - 15th International ESAFORM Conference on material forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM 15 -15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01687321v1</w:t>
+                <w:t xml:space="preserve">hal-01764778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical engineering simulation of asymmetric creep for ceramic materials with the Drucker-Prager model</w:t>
+                <w:t xml:space="preserve">Isothermal and non-isothermal thermoset cure and induced-strains monitored by optical fibre sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Valentin</w:t>
+                <w:t xml:space="preserve">L. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Nazaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGRESS - 55th International Colloquium Refractories, Aachen (Germany)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">European Workshop on the Use of Optical Fibres for the Monitoring of Composites Manufacturing Process, Toulouse, France, novembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187106v1</w:t>
+                <w:t xml:space="preserve">hal-02187231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of short fibres reinforced polymers in the vicinity of a weld line</w:t>
               </w:r>
@@ -6995,269 +6995,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of resin transfer molding using BEM and level set method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Mold filling simulation of resin transfer molding combining BEM and level set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
+              <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764786v1</w:t>
+                <w:t xml:space="preserve">hal-01764788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mold filling simulation of resin transfer molding combining BEM and level set method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of resin transfer molding using BEM and level set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Felices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACMA 2010 -International symposium on composites and aircraft materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marrakech, Morocco. 8 p</w:t>
+              <w:t xml:space="preserve">ESAFORM 2010 -13th International ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764788v1</w:t>
+                <w:t xml:space="preserve">hal-01764786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of inlay fibres on the behaviour of dry knitted fabrics and resulting composites</w:t>
               </w:r>
@@ -7485,51 +7485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8413,51 +8413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04882712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Canet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105561" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farrugia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.303-401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Cecena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Thai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1302-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01336747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.125" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.12.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Dalmasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1152-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D229FCB5FE9E2701DEBD03451E554255F90AE549/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23596" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8C17B60ED18662F1E5116CEBBF6238E0FD86537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.07.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01378531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel F&#233;lices" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.62.57" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gantois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0850-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847802v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847799v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221209788462508" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04360033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2m7u9s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03352321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265265v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zemni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Thai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2230" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rollin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomaso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomasou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187231v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187106v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beneditti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Salem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764786v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02300057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02316066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00002-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04645149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006TOU30216" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04882712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Canet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105561" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04192708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100425" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03328692v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boutenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aimable" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.08.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03272163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Farrugia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02944406v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.303-401" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869475v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delomenie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2020.125350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02517041v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13508" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mauduit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.01.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Cecena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boniface" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01700705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D&#8217;elia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eberling-Fux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24638" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01898128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenglin Liang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arlabosse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050982v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-Q. Thai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cantarel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1302-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01617365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poirier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Bilbao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coulon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2017068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619250v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.02.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01336747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.01.125" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele d'Elia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Descarnps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.01.025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609021v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.03.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.12.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050978v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vignes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Dalmasso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1152-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611617v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23700" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D229FCB5FE9E2701DEBD03451E554255F90AE549/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23596" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8C17B60ED18662F1E5116CEBBF6238E0FD86537/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946564v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Balea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.07.028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01378531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2014.05.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gantois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cosson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Felices" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22531" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02050956v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noel F&#233;lices" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.62.57" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716273v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2011.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851416v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jourdain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.21011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gantois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0850-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847799v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/187221209788462508" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716285v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2005.02.088" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05528262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Kagan Genc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18597778" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Latour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crouzeix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Zitoune" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04360033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03737494v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-2m7u9s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03352321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265265v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421130v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Demont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Floch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guyard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01867828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moretti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02057725v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Han" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622791v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zemni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618358v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01696041v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Q. Thai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Frederic Dalmasso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.2230" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745311v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rollin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01745288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Reine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomaso" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01769587v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Tomasou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01763651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Almeida" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1403" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764778v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760271v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beneditti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Huez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764776v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187243v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Ben Salem" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02445529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02300057v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02316066v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farrugia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01725441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-307-2.00002-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04645149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006TOU30216" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>