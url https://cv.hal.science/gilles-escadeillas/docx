--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1061,417 +1061,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stagnant rainwater on a concrete element</w:t>
+                <w:t xml:space="preserve">Methodological approach based on life cycle assessment for upcycling leftover concrete into dry industrial mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawthar Hadja</w:t>
+                <w:t xml:space="preserve">C. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fattoum Kharchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">M. Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyas Khelifa Kerfah</w:t>
+                <w:t xml:space="preserve">J.L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Bouksani</w:t>
+                <w:t xml:space="preserve">T. Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (2), pp.e7005. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54021/seesv5n2-127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030850v1</w:t>
+                <w:t xml:space="preserve">hal-04615229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling potential of cement concrete pavements based on their thermophysical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rahme</w:t>
+                <w:t xml:space="preserve">Effect of stagnant rainwater on a concrete element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawthar Hadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fattoum Kharchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Khelifa Kerfah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Bouksani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04018⟩</w:t>
+              <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.e7005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54021/seesv5n2-127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801016v1</w:t>
+                <w:t xml:space="preserve">hal-05030850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach based on life cycle assessment for upcycling leftover concrete into dry industrial mortars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tribout</w:t>
+                <w:t xml:space="preserve">Cooling potential of cement concrete pavements based on their thermophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Wardeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">T. Bergès</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kinab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86, pp.108868. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e04018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615229v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialisation of calcined clay cements: past, present, and future: a paper of RILEM TC 282-CCL</w:t>
               </w:r>
@@ -2096,144 +2096,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of diffusion properties of cement-based materials incorporating recycled rubber aggregates: Effect of microstructure on macro diffusion properties</w:t>
+                <w:t xml:space="preserve">Surface treatment with silicon-based nanoparticles in Portland cement specimens subjected to physical sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
+                <w:t xml:space="preserve">Dione Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanc</w:t>
+                <w:t xml:space="preserve">G. Fajardo-San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Dulce Cruz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.105750. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.e01795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211086v1</w:t>
+                <w:t xml:space="preserve">hal-03965102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-mechanical Performances of compressed earth blocks stabilized with calcined clay-bases geopolymer</w:t>
               </w:r>
@@ -2347,144 +2347,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface treatment with silicon-based nanoparticles in Portland cement specimens subjected to physical sulfate attack</w:t>
+                <w:t xml:space="preserve">Prediction of diffusion properties of cement-based materials incorporating recycled rubber aggregates: Effect of microstructure on macro diffusion properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dione Silva</w:t>
+                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fajardo-San-Miguel</w:t>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dulce Cruz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.e01795. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.105750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965102v1</w:t>
+                <w:t xml:space="preserve">hal-04211086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perforated heat flux plate for building measurements: calibration, in-situ performance and simulation</w:t>
               </w:r>
@@ -2594,287 +2594,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of curing conditions on physico-mechanical properties of metakaolin-based geopolymer concrete containing calcium carbide residue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adamah Messan</w:t>
+                <w:t xml:space="preserve">Shadowing pathology on diaphragm walls investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/s43580-023-00572-8⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 408, pp.133719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132386v1</w:t>
+                <w:t xml:space="preserve">hal-04378919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadowing pathology on diaphragm walls investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+                <w:t xml:space="preserve">Effect of curing conditions on physico-mechanical properties of metakaolin-based geopolymer concrete containing calcium carbide residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawo Daniel Adufu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seick Omar Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 408, pp.133719. </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/s43580-023-00572-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378919v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the optimization techniques for cool pavements solutions to mitigate Urban Heat Islands</w:t>
               </w:r>
@@ -3728,525 +3728,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is stabilization of earth bricks using low cement or lime contents relevant?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tribout</w:t>
+                <w:t xml:space="preserve">Comparative Study on Geopolymer Binders Based on Two Alkaline Solutions (NaOH and KOH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seick Omar Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tsobnang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08 (06), pp.407-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jmmce.2020.86026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520183v1</w:t>
+                <w:t xml:space="preserve">hal-05030840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study on Geopolymer Binders Based on Two Alkaline Solutions (NaOH and KOH)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
+                <w:t xml:space="preserve">Is stabilization of earth bricks using low cement or lime contents relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tsobnang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 08 (06), pp.407-420. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.117578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jmmce.2020.86026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030840v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Peanut Shells for Their Valorization in Earth Brick</w:t>
+                <w:t xml:space="preserve">Investigation of the engineering properties of environmentally-friendly self-compacting lightweight mortar containing olive kernel shells as aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouanmini Bobet</w:t>
+                <w:t xml:space="preserve">Tayyib Cheboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sory Nassio</w:t>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Seynou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Khelafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jmmce.2020.84018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.119406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030839v1</w:t>
+                <w:t xml:space="preserve">hal-02495801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the engineering properties of environmentally-friendly self-compacting lightweight mortar containing olive kernel shells as aggregate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Peanut Shells for Their Valorization in Earth Brick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouanmini Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sory Nassio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayyib Cheboub</w:t>
+                <w:t xml:space="preserve">Mohamed Seynou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+                <w:t xml:space="preserve">Bakiono Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Khelafi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 249, pp.119406. </w:t>
+              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08 (04), pp.301-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jmmce.2020.84018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495801v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-technique characterization of ancient materials as part of an eco-renovation of historic centres, case of Cahors centre in France</w:t>
               </w:r>
@@ -4356,350 +4356,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Physical, mechanical and thermal properties of lightweight composite mortars containing recycled polyvinyl chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+                <w:t xml:space="preserve">Hocine Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathon Taylor</w:t>
+                <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Chihaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001133v1</w:t>
+                <w:t xml:space="preserve">hal-02056343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, mechanical and thermal properties of lightweight composite mortars containing recycled polyvinyl chloride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hocine Siad</w:t>
+                <w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Chihaoui</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathon Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.070⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02056343v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of mortars with leftover recycled sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Tan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5266,51 +5266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5510,403 +5510,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) part I: developing test methods</w:t>
+                <w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) Part II: evaluation of biodegradable products for use as ARAs and bitumen removers (BRs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mikhailenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (4), pp.1403--1418. </w:t>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.1419--1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0585-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849691v1</w:t>
+                <w:t xml:space="preserve">hal-01849693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the proportion of anhydrous cement using SEM image analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tribout Christelle</w:t>
+                <w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) part I: developing test methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mikhailenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soum-Fontez Tristan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.09.037⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.1403--1418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0585-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849727v1</w:t>
+                <w:t xml:space="preserve">hal-01849691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) Part II: evaluation of biodegradable products for use as ARAs and bitumen removers (BRs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erick Ringot</w:t>
+                <w:t xml:space="preserve">Determination of the proportion of anhydrous cement using SEM image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanc Gael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soum-Fontez Tristan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.157--164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0663-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849693v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortar Incorporating Supplementary Cementitious Materials: Strength, Isothermal Calorimetry and Acids Attack</w:t>
               </w:r>
@@ -6162,524 +6162,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the source of cement SO 3 on the expansion of mortars</w:t>
+                <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayed Horkoss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufic Rizk</w:t>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Lteif</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161465v1</w:t>
+                <w:t xml:space="preserve">hal-01302340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of the source of cement SO 3 on the expansion of mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+                <w:t xml:space="preserve">Sayed Horkoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bessette</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger Lteif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.122-133. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.62-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2016.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302340v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of geopolymer binders based on local materials from Burkina Faso – Metakaolin and rice husk ash</w:t>
+                <w:t xml:space="preserve">Durability of the Ultra High Performances Concrete containing metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.O. Sore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Prud'Homme</w:t>
+                <w:t xml:space="preserve">Ahmed Tafraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Tsobnang</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 124, pp.301-311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.102⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 112, pp.980--987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804506v1</w:t>
+                <w:t xml:space="preserve">hal-01849723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of the Ultra High Performances Concrete containing metakaolin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of geopolymer binders based on local materials from Burkina Faso – Metakaolin and rice husk ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Tafraoui</w:t>
+                <w:t xml:space="preserve">E. Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tsobnang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 112, pp.980--987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.169⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 124, pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849723v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative approach to reproduce the biodeterioration of industrial cementitious products in a sewer environment. Part I: Test design</w:t>
               </w:r>
@@ -7218,51 +7218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,683 +7332,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algal growth inhibition on cement mortar: Efficiency of water repellent and photocatalytic treatments under UV/VIS illumination</w:t>
+                <w:t xml:space="preserve">Quantification of Hydraulic Phase Contained in a Basic Oxygen Furnace Slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Martinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">P. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erick Ringot</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.01.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.593 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850753v1</w:t>
+                <w:t xml:space="preserve">hal-01877117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of modulus of elasticity based on micromechanics theory and application to low-strength mortars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+                <w:t xml:space="preserve">Algal growth inhibition on cement mortar: Efficiency of water repellent and photocatalytic treatments under UV/VIS illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50, pp.437--447. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.115--125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.09.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850749v1</w:t>
+                <w:t xml:space="preserve">hal-01850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mineral Admixtures on the Permeation Properties of Self-Compacting Concrete at Different Ages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an accelerated test for Internal Sulfate Attack study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mouli</w:t>
+                <w:t xml:space="preserve">Nacim Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (Issue 5), pp.3641-3649. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, International Congress on Materials &amp; Structural Stability 11, pp.01042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-014-1055-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141101042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999353v1</w:t>
+                <w:t xml:space="preserve">hal-01877114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an accelerated test for Internal Sulfate Attack study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of modulus of elasticity based on micromechanics theory and application to low-strength mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacim Khelil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, International Congress on Materials &amp; Structural Stability 11, pp.01042. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50, pp.437--447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141101042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.09.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877114v1</w:t>
+                <w:t xml:space="preserve">hal-01850749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Hydraulic Phase Contained in a Basic Oxygen Furnace Slag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Mahieux</w:t>
+                <w:t xml:space="preserve">Influence of Mineral Admixtures on the Permeation Properties of Self-Compacting Concrete at Different Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Siad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.593 - 598. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (Issue 5), pp.3641-3649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-014-1055-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877117v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,77 +8474,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the degradation of self-compacting concretes in sodium sulfate environment: Influence of different mineral admixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9090,778 +9090,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and applications of flash metakaolins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Impact of metakaolin characteristics on the rheological properties of mortar in the fresh state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lachemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.08.036⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.95--107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850824v1</w:t>
+                <w:t xml:space="preserve">hal-01850798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of clinker sulfate on cement paste external sulfate attack</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Julien</w:t>
+                <w:t xml:space="preserve">Characteristics and applications of flash metakaolins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rackel San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cement Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83-84, pp.253--262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2013.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/adcr.12.00008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01850822v1</w:t>
+                <w:t xml:space="preserve">hal-01850824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of metakaolin characteristics on the rheological properties of mortar in the fresh state</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Mouret</w:t>
+                <w:t xml:space="preserve">Influence of clinker sulfate on cement paste external sulfate attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Horkoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Lachemi</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lteif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2012.12.001⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (4), pp.217--224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/adcr.12.00008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01850798v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of plant aggregates in building ecomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">The nature of limestone filler and self-consolidating feasibility Relationships between physical, chemical and mineralogical properties of fillers and the flow at different states, from powder to cement-based suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (sup1), pp.s17-s33. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218, pp.90-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.682452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2011.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086524v1</w:t>
+                <w:t xml:space="preserve">hal-01652379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of limestone filler and self-consolidating feasibility Relationships between physical, chemical and mineralogical properties of fillers and the flow at different states, from powder to cement-based suspension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mouret</w:t>
+                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Ryck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Ponchon</w:t>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.193-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2011.11.045⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652379v1</w:t>
+                <w:t xml:space="preserve">hal-02161356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Use of plant aggregates in building ecomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (sup1), pp.s17-s33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.682452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161356v1</w:t>
+                <w:t xml:space="preserve">hal-02086524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
               </w:r>
@@ -9951,103 +9951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of natural pozzolan for use as supplementary cementitious material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Khelafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.77-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10228,51 +10228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new test method to assess the bacterial deterioration of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10387,51 +10387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10490,51 +10490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of NO using photocatalytic coatings applied to different substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10969,51 +10969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metakaolin, a solution for the precast industry to limit the clinker content in concrete: Mechanical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11137,51 +11137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11351,531 +11351,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of weathered basic oxygen furnace slag in the production of hydraulic road binders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of flash metakaolin in a slip-forming concrete for the precast industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">P. Broilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.742 - 747. </w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (10), pp.767-778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/macr.2008.61.10.767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01876854v1</w:t>
+                <w:t xml:space="preserve">hal-02165391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of flash metakaolin in a slip-forming concrete for the precast industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mouret</w:t>
+                <w:t xml:space="preserve">Utilization of weathered basic oxygen furnace slag in the production of hydraulic road binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Broilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.742 - 747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/macr.2008.61.10.767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02165391v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of electron microprobe data from the analysis of altered cementitious materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 2: Quantification of growths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Parseval</w:t>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duchesne</w:t>
+                <w:t xml:space="preserve">Arnaud Dubosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (10), pp.929-935. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.937-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9433-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165396v1</w:t>
+                <w:t xml:space="preserve">hal-02165388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 2: Quantification of growths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing of electron microprobe data from the analysis of altered cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">P. de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dubosc</w:t>
+                <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (7), pp.937-945. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (10), pp.929-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9433-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165388v1</w:t>
+                <w:t xml:space="preserve">hal-02165396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of five-year-old mortars attributable to DEF: relevance of the laboratory studies on DEF?</w:t>
               </w:r>
@@ -11965,51 +11965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early hydration of clinker–slag–metakaolin combination in steam curing conditions, relation with mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12081,51 +12081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metakaolin in the formulation of UHPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Tafraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12352,51 +12352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the reactivity of cement/metakaolin binders at early age for specific use in steam cured precast concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12855,51 +12855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel-fibre-reinforcement and hydration coupled effects on concrete tensile behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13010,64 +13010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (10), pp.1061-1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13642,51 +13642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (2), pp.131-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13745,51 +13745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of cement pastes by organic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14210,51 +14210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated tests of hardened cement pastes alteration by organic acids: analysis of the pH effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14326,51 +14326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attack of cement pastes exposed to organic acids in manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14920,51 +14920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 34 (10), pp.1823-1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15573,285 +15573,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of reinforced concrete slabs after three years of cathodic protection under severe conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ginette Arliguie</w:t>
+                <w:t xml:space="preserve">Study of the degree of hydration of concrete by means of image analysis and chemically bound water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02498562⟩</w:t>
+              <w:t xml:space="preserve">Advanced Cement Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6 (3-4), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1065-7355(97)90017-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160784v1</w:t>
+                <w:t xml:space="preserve">hal-02160786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the degree of hydration of concrete by means of image analysis and chemically bound water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bascoul</w:t>
+                <w:t xml:space="preserve">Study of reinforced concrete slabs after three years of cathodic protection under severe conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raharinaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Arliguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Cement Based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 6 (3-4), pp.109-115. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30 (7), pp.399-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1065-7355(97)90017-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02498562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160786v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drops in concrete strength in summer related to the aggregate temperature</w:t>
               </w:r>
@@ -17215,103 +17215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilidade do uso de nanoparticulas a base de silicio para prevenir o ataque de sulfatos em estruturas de concreto armado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dione Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fajardo-San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Cruz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17470,90 +17470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factibilidad del uso de nanoparticulas base silicio como tratamiento superficial para mitigar et ataque de sulfatos fisico y quimico del concreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dione Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Cruz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fajardo-San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17585,243 +17585,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach to predict diffusion properties in new cement based materials : effects of different recycled aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+                <w:t xml:space="preserve">Potential organic binders to stabilize earth construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2019.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04969267v1</w:t>
+                <w:t xml:space="preserve">hal-04963555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés hygrothermiques des enduits chaux-chanvre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">A multiscale approach to predict diffusion properties in new cement based materials : effects of different recycled aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium brésilien sur la technologie des mortiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Goiânia, Brésil</w:t>
+              <w:t xml:space="preserve">COMPLAS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970753v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t>
               </w:r>
@@ -17833,51 +17829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17909,144 +17905,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential organic binders to stabilize earth construction materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tribout Christelle</w:t>
+                <w:t xml:space="preserve">Etude des propriétés hygrothermiques des enduits chaux-chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium brésilien sur la technologie des mortiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Goiânia, Brésil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963555v1</w:t>
+                <w:t xml:space="preserve">hal-04970753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the potential of bark and pith fractions of corn and sunfloxer stalks as bioaggregates for ligthweight vegetal concrete design</w:t>
               </w:r>
@@ -18287,77 +18287,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathon Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t>
@@ -18425,51 +18425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAHS World Congress (International Association for Housing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18494,90 +18494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18878,77 +18878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19128,51 +19128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila Aouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19180,51 +19180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t>
@@ -19486,77 +19486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du type d'addition minérale sur les propriétés de transfert des Bétons AutoPlaçants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20009,51 +20009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’éco-produits réducteurs de retrait sur les caractéristiques des mortiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20364,51 +20364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20791,51 +20791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21285,51 +21285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6CA46B8"/>
+    <w:nsid w:val="6036FA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21433,51 +21433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07C195AE"/>
+    <w:nsid w:val="A8A67BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21581,51 +21581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C626B636"/>
+    <w:nsid w:val="599EA513"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21729,51 +21729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AFF328FE"/>
+    <w:nsid w:val="021EBDD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21877,51 +21877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E221181D"/>
+    <w:nsid w:val="88DFE5C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22025,51 +22025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="89E0AF31"/>
+    <w:nsid w:val="AB2369E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22173,51 +22173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="C58FDEAC"/>
+    <w:nsid w:val="E967AA17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22422,51 +22422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-escadeillas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1569-4685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033727902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Tinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohami Valentin Landry Gnoumou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Sanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seick Omar Sor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Messan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01107-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04974864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawo Daniel Adufu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seick Omar Sore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philbert Nshimiyimana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#232;d&#233;tin David Ahouandjinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tsobnang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wardeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2438851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030850v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Hadja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattoum Kharchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Khelifa Kerfah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouksani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n2-127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04801016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodroj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berg&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108868" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04829113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Parashar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Canut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Riding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02488-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04829095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kmeid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Armengaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-07-04" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abi Farraj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Barrak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cubaynes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hage Chehade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08221-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Chakra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Banaou Djibo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-O Sore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ouedraogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwi.2023-s2-046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dione Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo-San-Miguel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Cruz-Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03964725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escadeillas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.112843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-023-00572-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03762286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109482" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ter&#225;n-Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rosas-Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142114397" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia de las Mercedes Villac&#237;s Troncoso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Luna Hermosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rom&#225;n Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Licuy Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37815/rte.v34n2.821" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniaina Razafitrimo Rajaonarya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02956291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egusquiza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Espada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Abascal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gafaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110332" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120926" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117578" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2020.86026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanmini Bobet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory Nassio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakiono Remy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2020.84018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02495801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayyib Cheboub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Khelafi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119406" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02531864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Medjelekh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kenai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118894" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Siad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane Benosman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Chihaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.070" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DLSH8P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tan Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.179" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arbault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2150816" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tsobnang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.01.051" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Botanch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6Z432BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0585-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc Gael" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soum-Fontez Tristan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.037" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJ72VFC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849693v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0663-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Benosman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161465v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Horkoss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2015.12.004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804506v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sore" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud'Homme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsobnang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.102" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849723v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tafraoui" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.169" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J3ZQF5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Foussard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXN26CR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2014.1000773" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Larreur-Cayol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.12.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0267-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850753v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.01.018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDT0W87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850749v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brule" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDCS5JT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999353v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1055-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Khelil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101042" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877117v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahieux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Measson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000867" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850754v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackel San Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.063" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane A.S. Benosman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.046" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD504JMH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999338v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Kamali-Bernard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.086" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRN7SDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.11.00069" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.755338" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850824v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.036" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB23FKX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850822v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Julien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.12.00008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850798v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachemi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.001" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z43HJ029-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ponchon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.11.045" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667692" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.03.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK4FN6WM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larreur-Cayol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.04.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G7L8BP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vaquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692223" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161371v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Broilliard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertrand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DQJ8MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161322v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100603002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876854v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.015" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF3F5FJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165391v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broilliard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2008.61.10.767" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165396v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SWD4ML9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165388v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubosc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9433-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E611EABC43D8A7281F2A1C1C74609D4CD0AB047D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006828v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.08.015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165387v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.023" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGNCRSP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161376v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soltane Lebaili" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.018" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C183D741-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428838v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choupay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.09.009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15BCKX8S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165392v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.022" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP94XLTS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168791v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bascoul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9272-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADD99FC09F8A389DFFEE2612EA4BCF487A38D90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007045v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9456-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B6617B401538DCF8C1B6E0C485C6CB350115482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320513v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choupay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.02.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD1DPZS7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.08.008" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WPGBGFK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165402v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9205-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C0BE768536D670FF39DBB623B0ACDCD3C20ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320560v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lezin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.12.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WT1BWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876859v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Segerer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.07.004" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G0XRPMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165398v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.P. Gleize" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.09.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW08C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168788v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Assi&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Waller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2006.06.034" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S1V3C2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168789v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9110-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6381AB482B06DC5E84F205C88000A7E64AD1022/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168784v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assi&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchese" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Waller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2006.58.1.1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2004.11.015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7J4GJ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168786v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Orellan Herrera" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.030" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSQ3WVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161240v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.09.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF7B3T5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.06.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQBHGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168783v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bascoul" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2005.57.5.301" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161261v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2005.01.025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG6XRV1X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161230v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Orellan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.07.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRWJW4BL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161224v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Granju" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481581" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T9NM0QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160792v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.01.002" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1F1HW5Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160790v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.3.215" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161201v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02483145" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BD1ED4CB11AEDA2FCEC8280563CF1407F6D9A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubosc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Blanc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00613-5" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2J4VQ1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160787v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00160-4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N2MGQL3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160783v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.1997.49.181.295" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160784v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raharinaivo" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grimaldi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02498562" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F1A159CA0DFB3ADB1FE056054AFD4F27CA0AFF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160786v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1065-7355(97)90017-1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7QMVDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160785v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00038-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CLM2QSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160763v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaudouard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02472956" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-L7MKP4NN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967854v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hodroj" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971571v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785783v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brazillier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785779v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784724v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879675v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879708v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villacis Troncoso" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kouta" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Guerrero Barragan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783125v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Nicolas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783075v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781176v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790549v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Barrak" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14455/ISEC.res.2020.7(1).MAT-04" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781166v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969267v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970753v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963555v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.24" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970083v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669743v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005633v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008316v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008104v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008974v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008376v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964033v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussigh" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964039v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849772v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850757v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelafi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bennosman" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085240v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Audiger" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baudracco" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salmon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-escadeillas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1569-4685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033727902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Tinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohami Valentin Landry Gnoumou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Sanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seick Omar Sor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Messan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01107-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04974864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawo Daniel Adufu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seick Omar Sore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philbert Nshimiyimana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#232;d&#233;tin David Ahouandjinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tsobnang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wardeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2438851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodroj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berg&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108868" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Hadja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattoum Kharchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Khelifa Kerfah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouksani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n2-127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04801016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04829113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Parashar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Canut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Riding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02488-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04829095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kmeid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Armengaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-07-04" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abi Farraj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Barrak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cubaynes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hage Chehade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08221-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dione Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo-San-Miguel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Cruz-Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Banaou Djibo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-O Sore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ouedraogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwi.2023-s2-046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Chakra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105750" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03964725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escadeillas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.112843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133719" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-023-00572-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03762286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109482" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ter&#225;n-Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rosas-Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142114397" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia de las Mercedes Villac&#237;s Troncoso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Luna Hermosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rom&#225;n Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Licuy Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37815/rte.v34n2.821" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniaina Razafitrimo Rajaonarya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02956291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egusquiza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Espada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Abascal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gafaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110332" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120926" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2020.86026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520183v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117578" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02495801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayyib Cheboub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Khelafi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanmini Bobet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory Nassio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakiono Remy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2020.84018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02531864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Medjelekh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kenai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118894" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Siad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane Benosman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Chihaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DLSH8P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tan Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.179" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arbault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2150816" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tsobnang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.01.051" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Botanch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6Z432BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0663-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849691v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0585-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc Gael" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soum-Fontez Tristan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJ72VFC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Benosman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Horkoss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2015.12.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tafraoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J3ZQF5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804506v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud'Homme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsobnang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.102" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Foussard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXN26CR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2014.1000773" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Larreur-Cayol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.12.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0267-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877117v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahieux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Measson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000867" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850753v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.01.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDT0W87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877114v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Khelil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brule" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.051" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDCS5JT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999353v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1055-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850754v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackel San Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.063" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane A.S. Benosman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.046" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD504JMH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999338v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Kamali-Bernard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.086" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRN7SDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.11.00069" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.755338" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850798v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachemi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z43HJ029-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850824v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.036" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB23FKX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850822v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Julien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.12.00008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652379v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ponchon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.11.045" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667692" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.03.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK4FN6WM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larreur-Cayol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.04.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G7L8BP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vaquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692223" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161371v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Broilliard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertrand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DQJ8MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161322v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100603002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broilliard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2008.61.10.767" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876854v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.015" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF3F5FJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubosc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9433-3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E611EABC43D8A7281F2A1C1C74609D4CD0AB047D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165396v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.011" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SWD4ML9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006828v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.08.015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165387v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.023" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGNCRSP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161376v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soltane Lebaili" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.018" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C183D741-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428838v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choupay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.09.009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15BCKX8S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165392v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.022" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP94XLTS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168791v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bascoul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9272-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADD99FC09F8A389DFFEE2612EA4BCF487A38D90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007045v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9456-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B6617B401538DCF8C1B6E0C485C6CB350115482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320513v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choupay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.02.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD1DPZS7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.08.008" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WPGBGFK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165402v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9205-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C0BE768536D670FF39DBB623B0ACDCD3C20ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320560v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lezin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.12.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WT1BWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876859v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Segerer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.07.004" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G0XRPMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165398v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.P. Gleize" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.09.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW08C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168788v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Assi&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Waller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2006.06.034" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S1V3C2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168789v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9110-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6381AB482B06DC5E84F205C88000A7E64AD1022/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168784v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assi&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchese" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Waller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2006.58.1.1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2004.11.015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7J4GJ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168786v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Orellan Herrera" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.030" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSQ3WVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161240v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.09.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF7B3T5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.06.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQBHGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168783v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bascoul" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2005.57.5.301" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161261v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2005.01.025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG6XRV1X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161230v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Orellan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.07.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRWJW4BL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161224v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Granju" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481581" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T9NM0QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160792v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.01.002" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1F1HW5Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160790v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.3.215" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161201v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02483145" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BD1ED4CB11AEDA2FCEC8280563CF1407F6D9A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubosc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Blanc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00613-5" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2J4VQ1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160787v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00160-4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N2MGQL3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160783v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.1997.49.181.295" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160786v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1065-7355(97)90017-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7QMVDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160784v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raharinaivo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grimaldi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02498562" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F1A159CA0DFB3ADB1FE056054AFD4F27CA0AFF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160785v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00038-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CLM2QSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160763v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaudouard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02472956" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-L7MKP4NN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967854v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hodroj" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971571v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785783v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brazillier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785779v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784724v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879675v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879708v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villacis Troncoso" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kouta" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Guerrero Barragan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783125v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Nicolas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783075v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781176v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790549v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Barrak" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14455/ISEC.res.2020.7(1).MAT-04" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781166v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963555v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.24" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969267v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970753v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970083v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669743v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005633v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008316v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008104v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008974v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008376v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964033v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussigh" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964039v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849772v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850757v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelafi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bennosman" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085240v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Audiger" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baudracco" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salmon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>