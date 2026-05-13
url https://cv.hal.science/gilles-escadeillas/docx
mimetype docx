--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -529,1711 +529,1711 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viability of dolomitic tuff-lime mixtures from Burkina Faso to produce an alternative binder material for the construction field</w:t>
+                <w:t xml:space="preserve">Chemical and Mineralogical Characterizations of Different Kaolinitic Clays from Burkina Faso: Feasibility for the Synthesis of Geopolymer Binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Aziz Tinto</w:t>
+                <w:t xml:space="preserve">Seick Omar Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
+                <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issiaka Sanou</w:t>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seick Omar Soré</w:t>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adamah Messan</w:t>
+                <w:t xml:space="preserve">François Tsobnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-025-01107-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15060230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068431v1</w:t>
+                <w:t xml:space="preserve">hal-05157841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability behaviors of calcined kaolin clay-based geopolymer concrete containing different calcium compounds and cured in ambient sub-Saharan climate</w:t>
+                <w:t xml:space="preserve">Viability of dolomitic tuff-lime mixtures from Burkina Faso to produce an alternative binder material for the construction field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawo Daniel Adufu</w:t>
+                <w:t xml:space="preserve">Abdel Aziz Tinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seick Omar Sore</w:t>
+                <w:t xml:space="preserve">Lohami Valentin Landry Gnoumou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
+                <w:t xml:space="preserve">Issiaka Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kpèdétin David Ahouandjinou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seick Omar Soré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 465, pp.140195. </w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42247-025-01107-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974864v1</w:t>
+                <w:t xml:space="preserve">hal-05068431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and Mineralogical Characterizations of Different Kaolinitic Clays from Burkina Faso: Feasibility for the Synthesis of Geopolymer Binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Durability behaviors of calcined kaolin clay-based geopolymer concrete containing different calcium compounds and cured in ambient sub-Saharan climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawo Daniel Adufu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seick Omar Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kpèdétin David Ahouandjinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamah Messan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tsobnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.230. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 465, pp.140195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geosciences15060230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.140195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157841v1</w:t>
+                <w:t xml:space="preserve">hal-04974864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical experimental characterisation of concrete cool pavements</w:t>
+                <w:t xml:space="preserve">Numerical modelling of diaphragm wall construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Wardeh</w:t>
+                <w:t xml:space="preserve">Maria Kmeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rahme</w:t>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Kinab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Julie Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pavement Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10298436.2024.2438851⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.3732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868233v1</w:t>
+                <w:t xml:space="preserve">hal-04554135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach based on life cycle assessment for upcycling leftover concrete into dry industrial mortars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical experimental characterisation of concrete cool pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Wardeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tribout</w:t>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hodroj</w:t>
+                <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Bergès</w:t>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108868⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pavement Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10298436.2024.2438851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615229v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of stagnant rainwater on a concrete element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawthar Hadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawthar Hadja</w:t>
+                <w:t xml:space="preserve">Fattoum Kharchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fattoum Kharchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Ilyas Khelifa Kerfah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Bouksani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Engineering and Exact Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (2), pp.e7005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54021/seesv5n2-127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooling potential of cement concrete pavements based on their thermophysical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Wardeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e04018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrialisation of calcined clay cements: past, present, and future: a paper of RILEM TC 282-CCL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological approach based on life cycle assessment for upcycling leftover concrete into dry industrial mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anuj Parashar</w:t>
+                <w:t xml:space="preserve">M. Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Avet</w:t>
+                <w:t xml:space="preserve">J.L. Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Canut</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02488-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829113v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium-rich additions on the mechanical and microstructural properties of metakaolin-based geopolymer concrete cured in ambient sub-Saharan climate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Industrialisation of calcined clay cements: past, present, and future: a paper of RILEM TC 282-CCL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj Parashar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Avet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Riding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139009⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (9), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02488-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829095v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of diaphragm wall construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+                <w:t xml:space="preserve">Effect of calcium-rich additions on the mechanical and microstructural properties of metakaolin-based geopolymer concrete cured in ambient sub-Saharan climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawo Daniel Adufu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seick Omar Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Armengaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 453, pp.139009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.3732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554135v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Portland Cement on Mechanical and Durability Properties of Geopolymer Concrete at Ambient Temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation into the Effect of Replacing Natural Sand by Normalized Crushed Sand on Concrete Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Abi Farraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Barrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cubaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Hage Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civ Eng J</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.28991/CEJ-2023-09-07-04⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-023-08221-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211093v1</w:t>
+                <w:t xml:space="preserve">hal-04270530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation into the Effect of Replacing Natural Sand by Normalized Crushed Sand on Concrete Performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Portland Cement on Mechanical and Durability Properties of Geopolymer Concrete at Ambient Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seick Omar Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawo Daniel Adufu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Civ Eng J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.1597-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-023-08221-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.28991/CEJ-2023-09-07-04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270530v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface treatment with silicon-based nanoparticles in Portland cement specimens subjected to physical sulfate attack</w:t>
+                <w:t xml:space="preserve">Prediction of diffusion properties of cement-based materials incorporating recycled rubber aggregates: Effect of microstructure on macro diffusion properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dione Silva</w:t>
+                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fajardo-San-Miguel</w:t>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dulce Cruz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18, pp.e01795. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.105750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965102v1</w:t>
+                <w:t xml:space="preserve">hal-04211086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-mechanical Performances of compressed earth blocks stabilized with calcined clay-bases geopolymer</w:t>
               </w:r>
@@ -2245,51 +2245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Banaou Djibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-O Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2347,144 +2347,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of diffusion properties of cement-based materials incorporating recycled rubber aggregates: Effect of microstructure on macro diffusion properties</w:t>
+                <w:t xml:space="preserve">Surface treatment with silicon-based nanoparticles in Portland cement specimens subjected to physical sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abou-Chakra</w:t>
+                <w:t xml:space="preserve">Dione Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Blanc</w:t>
+                <w:t xml:space="preserve">G. Fajardo-San-Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Dulce Cruz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.105750. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.e01795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.105750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211086v1</w:t>
+                <w:t xml:space="preserve">hal-03965102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perforated heat flux plate for building measurements: calibration, in-situ performance and simulation</w:t>
               </w:r>
@@ -2509,51 +2509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Proquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2594,685 +2594,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadowing pathology on diaphragm walls investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
+                <w:t xml:space="preserve">Effect of curing conditions on physico-mechanical properties of metakaolin-based geopolymer concrete containing calcium carbide residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawo Daniel Adufu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seick Omar Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Robit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133719⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/s43580-023-00572-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378919v1</w:t>
+                <w:t xml:space="preserve">hal-04132386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of curing conditions on physico-mechanical properties of metakaolin-based geopolymer concrete containing calcium carbide residue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adamah Messan</w:t>
+                <w:t xml:space="preserve">Shadowing pathology on diaphragm walls investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kmeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 408, pp.133719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/s43580-023-00572-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132386v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the optimization techniques for cool pavements solutions to mitigate Urban Heat Islands</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elias Kinab</w:t>
+                <w:t xml:space="preserve">Estabilización de arcillas expansivas con ceniza volcánica y ceniza de cascarilla de arroz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia de las Mercedes Villacís Troncoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Luna Hermosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Román Solórzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristhian Licuy Ordóñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109482⟩</w:t>
+              <w:t xml:space="preserve">Revista Tecnológica - ESPOL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37815/rte.v34n2.821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762286v1</w:t>
+                <w:t xml:space="preserve">hal-05030847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Proposal for Plant-Based Cementitious Composites, Evaluation of Their Mechanical, Durability and Comfort Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Review of the optimization techniques for cool pavements solutions to mitigate Urban Heat Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Wardeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (21), pp.14397. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.109482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su142114397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944847v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estabilización de arcillas expansivas con ceniza volcánica y ceniza de cascarilla de arroz</w:t>
+                <w:t xml:space="preserve">Sustainable Proposal for Plant-Based Cementitious Composites, Evaluation of Their Mechanical, Durability and Comfort Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia de las Mercedes Villacís Troncoso</w:t>
+                <w:t xml:space="preserve">César Juárez-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Luna Hermosa</w:t>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Román Solórzano</w:t>
+                <w:t xml:space="preserve">Bernardo Terán-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristhian Licuy Ordóñez</w:t>
+                <w:t xml:space="preserve">Felipe Rosas-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Tecnológica - ESPOL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (2), pp.14-27. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (21), pp.14397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37815/rte.v34n2.821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su142114397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030847v1</w:t>
+                <w:t xml:space="preserve">hal-03944847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Waste Valorization in Construction Sector: Case of Rice Husk Ash in Madagascar</w:t>
               </w:r>
@@ -3509,51 +3509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation of local eco-rehabilitation strategies for energy improvement of historic urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Egusquiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3728,525 +3728,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study on Geopolymer Binders Based on Two Alkaline Solutions (NaOH and KOH)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
+                <w:t xml:space="preserve">Is stabilization of earth bricks using low cement or lime contents relevant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tsobnang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jmmce.2020.86026⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.117578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05030840v1</w:t>
+                <w:t xml:space="preserve">hal-02520183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is stabilization of earth bricks using low cement or lime contents relevant?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tribout</w:t>
+                <w:t xml:space="preserve">Comparative Study on Geopolymer Binders Based on Two Alkaline Solutions (NaOH and KOH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seick Omar Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tsobnang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.117578. </w:t>
+              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08 (06), pp.407-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2019.117578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jmmce.2020.86026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520183v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the engineering properties of environmentally-friendly self-compacting lightweight mortar containing olive kernel shells as aggregate</w:t>
+                <w:t xml:space="preserve">Characterization of Peanut Shells for Their Valorization in Earth Brick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayyib Cheboub</w:t>
+                <w:t xml:space="preserve">Ouanmini Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+                <w:t xml:space="preserve">Sory Nassio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Khelafi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Seynou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakiono Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08 (04), pp.301-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jmmce.2020.84018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495801v1</w:t>
+                <w:t xml:space="preserve">hal-05030839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Peanut Shells for Their Valorization in Earth Brick</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the engineering properties of environmentally-friendly self-compacting lightweight mortar containing olive kernel shells as aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Seynou</w:t>
+                <w:t xml:space="preserve">Tayyib Cheboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakiono Remy</w:t>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Zerbo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamid Khelafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Minerals and Materials Characterization and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 08 (04), pp.301-315. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 249, pp.119406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jmmce.2020.84018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030839v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-technique characterization of ancient materials as part of an eco-renovation of historic centres, case of Cahors centre in France</w:t>
               </w:r>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4356,350 +4356,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical, mechanical and thermal properties of lightweight composite mortars containing recycled polyvinyl chloride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+                <w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Siad</w:t>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Chihaoui</w:t>
+                <w:t xml:space="preserve">Jonathon Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.070⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056343v1</w:t>
+                <w:t xml:space="preserve">hal-02001133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Physical, mechanical and thermal properties of lightweight composite mortars containing recycled polyvinyl chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Siad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathon Taylor</w:t>
+                <w:t xml:space="preserve">Ramdane Chihaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.198-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02001133v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of mortars with leftover recycled sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Tan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4876,64 +4876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of compressed earth blocks (CEBs) by geopolymer binder based on local materials from Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seick Omar Sore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5136,51 +5136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax and hemp fibre reinforced pozzolanic matrix: evaluation of impact of time and natural weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sabathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,64 +5253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Living Lab methodology for complex environments: Insights from the thermal refurbishment of a historical district in the city of Cahors, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moulene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5364,346 +5364,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approach to simulating the biodeterioration of industrial cementitious products in sewer environment. Part II: Validation on CAC and BFSC linings</w:t>
+                <w:t xml:space="preserve">Durability of the Ultra High Performances Concrete containing metakaolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ahmed Tafraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.002⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.980--987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849687v1</w:t>
+                <w:t xml:space="preserve">hal-01849723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) Part II: evaluation of biodegradable products for use as ARAs and bitumen removers (BRs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erick Ringot</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of geopolymer binders based on local materials from Burkina Faso – Metakaolin and rice husk ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.O. Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Messan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tsobnang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-015-0663-x⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.301-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849693v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) part I: developing test methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mikhailenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5714,1831 +5697,1873 @@
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (4), pp.1403--1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-015-0585-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the proportion of anhydrous cement using SEM image analysis</w:t>
+                <w:t xml:space="preserve">Innovative approach to simulating the biodeterioration of industrial cementitious products in sewer environment. Part II: Validation on CAC and BFSC linings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanc Gael</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
+                <w:t xml:space="preserve">Catherine Botanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soum-Fontez Tristan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.09.037⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.409--418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849727v1</w:t>
+                <w:t xml:space="preserve">hal-01849687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar Incorporating Supplementary Cementitious Materials: Strength, Isothermal Calorimetry and Acids Attack</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the proportion of anhydrous cement using SEM image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Benosman</w:t>
+                <w:t xml:space="preserve">Blanc Gael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mouli</w:t>
+                <w:t xml:space="preserve">Sandrine Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Laoufi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soum-Fontez Tristan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (2), pp.232--243. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.157--164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849685v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of distilled lavender stalks as bioaggregate for building materials: Hygrothermal properties, mechanical performance and chemical interactions with mineral pozzolanic binder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Oms</w:t>
+                <w:t xml:space="preserve">Determination of the performance and damage to asphalt of bio-sourced asphalt release agents (ARAs) Part II: evaluation of biodegradable products for use as ARAs and bitumen removers (BRs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mikhailenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.011⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (4), pp.1419--1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0663-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849726v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of distilled lavender stalks as bioaggregate for building materials: Hygrothermal properties, mechanical performance and chemical interactions with mineral pozzolanic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijaniaina Valery Ratiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.801--815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302340v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the source of cement SO 3 on the expansion of mortars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayed Horkoss</w:t>
+                <w:t xml:space="preserve">Mortar Incorporating Supplementary Cementitious Materials: Strength, Isothermal Calorimetry and Acids Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Benosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fundamental and Applied Sciences = Revue des sciences fondamentales et appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (2), pp.232--243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/jfas.v8i2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161465v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of the Ultra High Performances Concrete containing metakaolin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Tafraoui</w:t>
+                <w:t xml:space="preserve">The effect of the source of cement SO 3 on the expansion of mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed Horkoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.169⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849723v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of geopolymer binders based on local materials from Burkina Faso – Metakaolin and rice husk ash</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Niyigena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.O. Sore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Messan</w:t>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Prud'Homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tsobnang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 124, pp.301-311. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.122-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.07.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804506v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative approach to reproduce the biodeterioration of industrial cementitious products in a sewer environment. Part I: Test design</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of European and American building codes with low-strength mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Foussard</w:t>
+                <w:t xml:space="preserve">Francois Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.025⟩</w:t>
+              <w:t xml:space="preserve">Structural Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.36--44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/suco.201400020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849778v1</w:t>
+                <w:t xml:space="preserve">hal-01849771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of incorporating PVC waste as aggregate on the physical, mechanical, and chloride ion penetration behavior of concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Khelafi</w:t>
+                <w:t xml:space="preserve">An innovative approach to reproduce the biodeterioration of industrial cementitious products in a sewer environment. Part I: Test design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Hernandez-Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.246--256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01694243.2014.1000773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849775v1</w:t>
+                <w:t xml:space="preserve">hal-01849778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between hydrated cement paste and organic acids: Thermodynamic data and speciation modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steeves Larreur-Cayol</w:t>
+                <w:t xml:space="preserve">Effect of incorporating PVC waste as aggregate on the physical, mechanical, and chloride ion penetration behavior of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (7), pp.625--640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01694243.2014.1000773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.12.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01108814v1</w:t>
+                <w:t xml:space="preserve">hal-01849775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-compacting concrete using flash-metakaolin: design method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Mouret</w:t>
+                <w:t xml:space="preserve">Interactions between hydrated cement paste and organic acids: Thermodynamic data and speciation modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeves Larreur-Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.25-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-014-0267-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849776v1</w:t>
+                <w:t xml:space="preserve">hal-01108814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of European and American building codes with low-strength mortars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+                <w:t xml:space="preserve">Self-compacting concrete using flash-metakaolin: design method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/suco.201400020⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.1717--1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-014-0267-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849771v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Hydraulic Phase Contained in a Basic Oxygen Furnace Slag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of natural pozzolan, silica fume and limestone fine on strength, acid resistance and microstructure of mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mahieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Ahmed Soufiane A.S. Benosman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 254, pp.314-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000867⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877117v1</w:t>
+                <w:t xml:space="preserve">hal-02161461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algal growth inhibition on cement mortar: Efficiency of water repellent and photocatalytic treatments under UV/VIS illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.115--125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7578,187 +7603,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an accelerated test for Internal Sulfate Attack study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Mineral Admixtures on the Permeation Properties of Self-Compacting Concrete at Different Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Siad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacim Khelil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, International Congress on Materials &amp; Structural Stability 11, pp.01042. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (Issue 5), pp.3641-3649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141101042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-014-1055-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877114v1</w:t>
+                <w:t xml:space="preserve">hal-00999353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of modulus of elasticity based on micromechanics theory and application to low-strength mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7828,947 +7879,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mineral Admixtures on the Permeation Properties of Self-Compacting Concrete at Different Ages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an accelerated test for Internal Sulfate Attack study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Mouli</w:t>
+                <w:t xml:space="preserve">Nacim Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Khelafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (Issue 5), pp.3641-3649. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, International Congress on Materials &amp; Structural Stability 11, pp.01042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-014-1055-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141101042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999353v1</w:t>
+                <w:t xml:space="preserve">hal-01877114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Quantification of Hydraulic Phase Contained in a Basic Oxygen Furnace Slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Simon</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Measson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.593 - 598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0000867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850768v1</w:t>
+                <w:t xml:space="preserve">hal-01877117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of nitrate and organic acids at the concrete-bitumen interface of a nuclear waste repository cell</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance-based approach to durability of concrete containing flash-calcined metakaolin as cement replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+                <w:t xml:space="preserve">Rackel San Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.11.085⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.313--322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850751v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based approach to durability of concrete containing flash-calcined metakaolin as cement replacement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactivity of nitrate and organic acids at the concrete-bitumen interface of a nuclear waste repository cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rackel San Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.01.063⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 268, pp.51--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.11.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850754v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of natural pozzolan, silica fume and limestone fine on strength, acid resistance and microstructure of mortar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Senhadji</w:t>
+                <w:t xml:space="preserve">BTEX abatement by photocatalytic TiO2-bearing coatings applied to cement mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Soufiane A.S. Benosman</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.01.046⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.186--192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2013.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02161461v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the degradation of self-compacting concretes in sodium sulfate environment: Influence of different mineral admixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Siad</w:t>
+                <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Mouli</w:t>
+                <w:t xml:space="preserve">Marjorie Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.086⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999338v1</w:t>
+                <w:t xml:space="preserve">hal-00835302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+                <w:t xml:space="preserve">Characterization of the degradation of self-compacting concretes in sodium sulfate environment: Influence of different mineral admixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Siad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Alquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Kassim</w:t>
+                <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.1188-1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.05.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835302v1</w:t>
+                <w:t xml:space="preserve">hal-00999338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five year monitoring of curing solutions of heat-cured mortars affected by delayed ettringite formation</w:t>
               </w:r>
@@ -8962,103 +8962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 56, pp. 1-10. </w:t>
@@ -9122,51 +9122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Diederich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and applications of flash metakaolins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rackel San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9354,103 +9354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of clinker sulfate on cement paste external sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayed Horkoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lteif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic Rizk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (4), pp.217--224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9478,1089 +9478,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of limestone filler and self-consolidating feasibility Relationships between physical, chemical and mineralogical properties of fillers and the flow at different states, from powder to cement-based suspension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mouret</w:t>
+                <w:t xml:space="preserve">Evaluation of natural pozzolan for use as supplementary cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Khelafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain de Ryck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Mohamed Mouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2011.11.045⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.77-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652379v1</w:t>
+                <w:t xml:space="preserve">hal-02165385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+                <w:t xml:space="preserve">Use of plant aggregates in building ecomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Idir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 243, pp.193-203. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (sup1), pp.s17-s33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.682452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02161356v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of plant aggregates in building ecomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">The nature of limestone filler and self-consolidating feasibility Relationships between physical, chemical and mineralogical properties of fillers and the flow at different states, from powder to cement-based suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Diederich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Ryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ponchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.682452⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218, pp.90-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2011.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086524v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Use of metakaolin to stabilize sewage sludge ash and municipal solid waste incineration fly ash in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (5), pp.582-588. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 243, pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006778v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of natural pozzolan for use as supplementary cementitious material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+                <w:t xml:space="preserve">Effect of wetting-drying cycles on mortar samples affected by DEF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.77-96. </w:t>
+              <w:t xml:space="preserve">, 2012, 16 (5), pp.582-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165385v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new test method to assess the bacterial deterioration of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sardini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Pret</w:t>
+                <w:t xml:space="preserve">Christine Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (4), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168810v1</w:t>
+                <w:t xml:space="preserve">hal-02165383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new test method to assess the bacterial deterioration of cementitious materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Finite element modelling of hardening concrete: application to the prediction of early age cracking for massive reinforced structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cameleyre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (10), pp.1821-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-011-9740-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.01.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165383v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of hardening concrete: application to the prediction of early age cracking for massive reinforced structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Buffo-Lacarriere</w:t>
+                <w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-011-9740-y⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.739-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02155478v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of NO using photocatalytic coatings applied to different substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10632,51 +10632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of cement-based materials by various organic acids in agro-industrial waste-waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larreur-Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10963,1410 +10963,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metakaolin, a solution for the precast industry to limit the clinker content in concrete: Mechanical aspects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mouret</w:t>
+                <w:t xml:space="preserve">Time-dependent behaviour of high performance concrete: influence of coarse aggregate characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Makani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (7), pp.1109-1118. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, pp.03002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100603002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161371v1</w:t>
+                <w:t xml:space="preserve">hal-02161322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of incorporating glycerol carbonate into an innovative pozzolanic matrix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Metakaolin, a solution for the precast industry to limit the clinker content in concrete: Mechanical aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Oms-Multon</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Broilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale de Caro</w:t>
+                <w:t xml:space="preserve">Alexandre Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 40 (7), pp.1072-1080. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (7), pp.1109-1118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086522v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent behaviour of high performance concrete: influence of coarse aggregate characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The benefits of incorporating glycerol carbonate into an innovative pozzolanic matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms-Multon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Makani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (7), pp.1072-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2010.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100603002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161322v1</w:t>
+                <w:t xml:space="preserve">hal-02086522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of flash metakaolin in a slip-forming concrete for the precast industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mouret</w:t>
+                <w:t xml:space="preserve">Processing of electron microprobe data from the analysis of altered cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Broilliard</w:t>
+                <w:t xml:space="preserve">P. de Parseval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/macr.2008.61.10.767⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (10), pp.929-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165391v1</w:t>
+                <w:t xml:space="preserve">hal-02165396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of weathered basic oxygen furnace slag in the production of hydraulic road binders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Use of flash metakaolin in a slip-forming concrete for the precast industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Broilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (10), pp.767-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/macr.2008.61.10.767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.02.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01876854v1</w:t>
+                <w:t xml:space="preserve">hal-02165391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 2: Quantification of growths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilization of weathered basic oxygen furnace slag in the production of hydraulic road binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Y. Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dubosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (7), pp.937-945. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.742 - 747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-008-9433-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165388v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of electron microprobe data from the analysis of altered cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 2: Quantification of growths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Parseval</w:t>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Duchesne</w:t>
+                <w:t xml:space="preserve">Arnaud Dubosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 39 (10), pp.929-935. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (7), pp.937-945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-008-9433-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165396v1</w:t>
+                <w:t xml:space="preserve">hal-02165388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of five-year-old mortars attributable to DEF: relevance of the laboratory studies on DEF?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+                <w:t xml:space="preserve">Clay content of argillites : Influence on cement based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choupay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.08.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (3-4), pp 322-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006828v1</w:t>
+                <w:t xml:space="preserve">hal-00428838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hydration of clinker–slag–metakaolin combination in steam curing conditions, relation with mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mouret</w:t>
+                <w:t xml:space="preserve">Expansion of five-year-old mortars attributable to DEF: relevance of the laboratory studies on DEF?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.07.023⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.3583-3585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2009.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02165387v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metakaolin in the formulation of UHPC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Tafraoui</w:t>
+                <w:t xml:space="preserve">Early hydration of clinker–slag–metakaolin combination in steam curing conditions, relation with mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cassagnabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.02.018⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (12), pp.1164-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2009.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161376v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay content of argillites : Influence on cement based mortars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Choupay</w:t>
+                <w:t xml:space="preserve">Metakaolin in the formulation of UHPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tafraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Montel</w:t>
+                <w:t xml:space="preserve">Soltane Lebaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 43 (3-4), pp 322-330. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.669-674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2008.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428838v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the reactivity of cement/metakaolin binders at early age for specific use in steam cured precast concrete</w:t>
               </w:r>
@@ -12378,51 +12378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cassagnabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (2), pp.775-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12468,51 +12468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological significance of the column test in the assessment of the static segregation of self-compacting concrete in the fresh state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12700,90 +12700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the secondary minerals of the natural pozzolans on their pozzolanic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Habert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Choupay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12855,64 +12855,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steel-fibre-reinforcement and hydration coupled effects on concrete tensile behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12997,77 +12997,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated testing of biological stain growth on external concrete walls. Part 1: Development of the growth tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dubosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (10), pp.1061-1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13616,77 +13616,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphasic finite element modeling of concrete hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Buffo-Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (2), pp.131-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13732,64 +13732,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of cement pastes by organic acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14197,64 +14197,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated tests of hardened cement pastes alteration by organic acids: analysis of the pH effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14313,64 +14313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attack of cement pastes exposed to organic acids in manure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14429,51 +14429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength impairment of concrete mixed in hot weather: analysis in relation to physical and chemical properties of hardened concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14559,51 +14559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Ringot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (8), pp.604-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14759,302 +14759,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps zéro de référence pour les mesures de retrait</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">Cement pastes alteration by liquid manure organic acids: chemical and mineralogical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02481581⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 34 (10), pp.1823-1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161224v1</w:t>
+                <w:t xml:space="preserve">hal-02160792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cement pastes alteration by liquid manure organic acids: chemical and mineralogical characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Temps zéro de référence pour les mesures de retrait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -L. Granju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 34 (10), pp.1823-1835. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (7), pp.449-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2004.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02481581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160792v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength impairment of concrete mixed in hot weather: relation to porosity of bulk fresh concrete paste and maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15114,77 +15114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficient de dilatation thermique d'un mortier frais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Granju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15359,51 +15359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural features of concrete in relation to initial temperature—SEM and ESEM characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15469,247 +15469,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ammonium nitrate solution to simulate and accelerate the leaching of cement pastes due to deionized water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Carde</w:t>
+                <w:t xml:space="preserve">Drops in concrete strength in summer related to the aggregate temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/macr.1997.49.181.295⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 27 (3), pp.345-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-8846(97)00038-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160783v1</w:t>
+                <w:t xml:space="preserve">hal-02160785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the degree of hydration of concrete by means of image analysis and chemically bound water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bascoul</w:t>
+                <w:t xml:space="preserve">Use of ammonium nitrate solution to simulate and accelerate the leaching of cement pastes due to deionized water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Carde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Cement Based Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1065-7355(97)90017-1⟩</w:t>
+              <w:t xml:space="preserve">Magazine of Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 49 (181), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/macr.1997.49.181.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02160786v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of reinforced concrete slabs after three years of cathodic protection under severe conditions</w:t>
               </w:r>
@@ -15831,143 +15831,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drops in concrete strength in summer related to the aggregate temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Study of the degree of hydration of concrete by means of image analysis and chemically bound water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bascoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 27 (3), pp.345-357. </w:t>
+              <w:t xml:space="preserve">Advanced Cement Based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6 (3-4), pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-8846(97)00038-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1065-7355(97)90017-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160785v1</w:t>
+                <w:t xml:space="preserve">hal-02160786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From clinker to concrete—an overall modelling</w:t>
               </w:r>
@@ -16108,217 +16108,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les indicateurs de l'économie circulaire : revue critique et aide à la décision pour un choix adapté</w:t>
+                <w:t xml:space="preserve">A literature review for measuring circular economy implementation in the built environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribout Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967854v1</w:t>
+                <w:t xml:space="preserve">hal-04971571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A literature review for measuring circular economy implementation in the built environment</w:t>
+                <w:t xml:space="preserve">Les indicateurs de l'économie circulaire : revue critique et aide à la décision pour un choix adapté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribout Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971571v1</w:t>
+                <w:t xml:space="preserve">hal-04967854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ACV : première étape d'une valorisation multicritére du sable recyclé dans le secteur de la construction</w:t>
               </w:r>
@@ -16557,761 +16557,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de simulations et de mesures des performances en période estivale de murs anciens rénovés au béton de chanvre</w:t>
+                <w:t xml:space="preserve">Réactivité des cendres volcaniques équatoriennes dans les liants minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Proquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Villacis Troncoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Hugo Guerrero Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784756v1</w:t>
+                <w:t xml:space="preserve">hal-03879708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de revêtements bio-sourcés chaux-chanvre et terre-chanvre pour l’éco-rénovation des bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Comparaison de simulations et de mesures des performances en période estivale de murs anciens rénovés au béton de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Proquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois en Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784724v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la formulation d'un béton géopolymère à température ambiante</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adamah Messan</w:t>
+                <w:t xml:space="preserve">Solutions de revêtements bio-sourcés chaux-chanvre et terre-chanvre pour l’éco-rénovation des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Medjelekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois en Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879675v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité des cendres volcaniques équatoriennes dans les liants minéraux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kouta</w:t>
+                <w:t xml:space="preserve">Contribution à la formulation d'un béton géopolymère à température ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawo Daniel Adufu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seick Omar Sore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philbert Nshimiyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamah Messan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Hugo Guerrero Barragan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879708v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of masonry mortars made with leftover recycled sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lou Nicolas</w:t>
+                <w:t xml:space="preserve">Réflexions sur l'utilisation de capteurs de densité de flux thermique sur un banc expérimental in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng, 8th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783125v1</w:t>
+                <w:t xml:space="preserve">hal-04783075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'utilisation de capteurs de densité de flux thermique sur un banc expérimental in-situ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of masonry mortars made with leftover recycled sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française Thermique (SFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">WasteEng, 8th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783075v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viabilidade do uso de nanoparticulas a base de silicio para prevenir o ataque de sulfatos em estruturas de concreto armado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dione Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fajardo-San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Cruz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LatinXChem Twitter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17336,77 +17336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crushed limestone sand: an effective alternative to natural sand in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Abi Farraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher El Barrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17470,90 +17470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factibilidad del uso de nanoparticulas base silicio como tratamiento superficial para mitigar et ataque de sulfatos fisico y quimico del concreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dione Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Cruz-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fajardo-San-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17585,779 +17585,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential organic binders to stabilize earth construction materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tribout Christelle</w:t>
+                <w:t xml:space="preserve">Multi caractérisation des briques cuites anciennes pour l’éco-rénovation des centres historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Medjelekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie-Saint-Paul, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963555v1</w:t>
+                <w:t xml:space="preserve">hal-04970083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale approach to predict diffusion properties in new cement based materials : effects of different recycled aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Abou-Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaclet Turatsinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPLAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des propriétés hygrothermiques des enduits chaux-chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium brésilien sur la technologie des mortiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Goiânia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439306v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés hygrothermiques des enduits chaux-chanvre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium brésilien sur la technologie des mortiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Goiânia, Brésil</w:t>
+              <w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970753v1</w:t>
+                <w:t xml:space="preserve">hal-02439306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the potential of bark and pith fractions of corn and sunfloxer stalks as bioaggregates for ligthweight vegetal concrete design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Magniont</w:t>
+                <w:t xml:space="preserve">Potential organic binders to stabilize earth construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouka Amed Jérémy Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribout Christelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Juárez-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute-International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/icbbm2019.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969565v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi caractérisation des briques cuites anciennes pour l’éco-rénovation des centres historiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Evaluation of the potential of bark and pith fractions of corn and sunfloxer stalks as bioaggregates for ligthweight vegetal concrete design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Altamirano de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Juárez-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie-Saint-Paul, Canada</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute-International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970083v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04969565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal modelling of a sustainable retrofit taking into account the urban microclimate. Case study of the medieval city center of Cahors (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathon Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t>
@@ -18399,77 +18399,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ analysis of thermal performance of dwellings of the medieval center of Cahors befor thermal rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAHS World Congress (International Association for Housing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18494,90 +18494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18619,90 +18619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18747,881 +18747,881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Kassim</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">International Workshop NUCPERF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809372v1</w:t>
+                <w:t xml:space="preserve">hal-02803614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Ringot</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t>
+              <w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746944v1</w:t>
+                <w:t xml:space="preserve">hal-02809372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Revêtements photocatalytiques pour les matériaux de construction : formulation, évaluation de l’efficacité de la dépollution de l’air et de l’écotoxicité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ringot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NUCPERF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Cadarache, France</w:t>
+              <w:t xml:space="preserve">Congrès Nouveaux Matériaux et Durabilité (NoMaD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées - Toulouse (INSA de Toulouse). Toulouse, FRA., Nov 2012, Toulouse, France. 117 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803614v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du type d'addition minérale sur les propriétés de transfert des Bétons AutoPlaçants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Siad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Kamali-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Abdelhak Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khelafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Séminaire International, innovation &amp; valorisation en génie civil &amp; matériaux de construction INVACO2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748925v1</w:t>
+                <w:t xml:space="preserve">hal-01005633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Alquier</w:t>
+                <w:t xml:space="preserve">Air purification and emission of VOC by photocatalytic TiO2-bearing coatings applied on mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Aouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUWCEM 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Future Concrete 2011, 2nd International Conference and The Environmental Construction Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Advanced Construction Technology Services (ACTS). LBN., Dec 2011, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806557v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterioration of cementitious materials by organic acids in agricultural effluents: experiments and modelling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Basséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strehaiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Albasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Cement Based Materials for a Sustainable Agriculture ; CIGR International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Québec, Canada. pp.38-46</w:t>
+              <w:t xml:space="preserve">NUWCEM 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669743v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du type d'addition minérale sur les propriétés de transfert des Bétons AutoPlaçants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Khelafi</w:t>
+                <w:t xml:space="preserve">Deterioration of cementitious materials by organic acids in agricultural effluents: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larreur-Cayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Windt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International, innovation &amp; valorisation en génie civil &amp; matériaux de construction INVACO2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rabat, Maroc. pp.1-6</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Cement Based Materials for a Sustainable Agriculture ; CIGR International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Québec, Canada. pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005633v1</w:t>
+                <w:t xml:space="preserve">hal-00669743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des cycles d'humidification-séchage sur des échantillons de mortier atteint de DEF</w:t>
               </w:r>
@@ -19751,51 +19751,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Internationale MEDACHS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2012.668017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008104v1</w:t>
@@ -20009,77 +20009,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’éco-produits réducteurs de retrait sur les caractéristiques des mortiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cornac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20351,64 +20351,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6 - Performance of bio-based insulation materials in an old building envelope system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20455,51 +20455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1. Chemical composition of bioaggregates and their interactions with mineral binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20636,64 +20636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of limestone filler cement mortars exposed to magnesium sulfate attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20778,64 +20778,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. Binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozahic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20918,51 +20918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERIAU COMPOSITE DE CONSTRUCTION INCORPORANT DE LA CHENEVOTTE DE CHANVRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gazagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21019,64 +21019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale de Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2946641. 2009, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21285,51 +21285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6036FA9F"/>
+    <w:nsid w:val="4D33650C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21433,51 +21433,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A8A67BA8"/>
+    <w:nsid w:val="CC29010F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21581,51 +21581,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="599EA513"/>
+    <w:nsid w:val="D2D5CFBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21729,51 +21729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="021EBDD3"/>
+    <w:nsid w:val="4D2D4E5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21877,51 +21877,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="88DFE5C8"/>
+    <w:nsid w:val="25C07C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22025,51 +22025,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AB2369E1"/>
+    <w:nsid w:val="CDAA8305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22173,51 +22173,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E967AA17"/>
+    <w:nsid w:val="D2FED8A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22422,51 +22422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-escadeillas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1569-4685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033727902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068431v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Tinto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohami Valentin Landry Gnoumou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Sanou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seick Omar Sor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Messan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01107-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04974864v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawo Daniel Adufu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seick Omar Sore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philbert Nshimiyimana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#232;d&#233;tin David Ahouandjinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tsobnang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wardeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2438851" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodroj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berg&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108868" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Hadja" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattoum Kharchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Khelifa Kerfah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouksani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n2-127" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04801016v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04829113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Parashar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Canut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Riding" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02488-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04829095v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kmeid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Armengaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3732" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-07-04" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abi Farraj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Barrak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cubaynes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hage Chehade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08221-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dione Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo-San-Miguel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Cruz-Moreno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Banaou Djibo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-O Sore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ouedraogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwi.2023-s2-046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Chakra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105750" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03964725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escadeillas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.112843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378919v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133719" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132386v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-023-00572-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03762286v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109482" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ter&#225;n-Torres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rosas-Diaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142114397" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia de las Mercedes Villac&#237;s Troncoso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Luna Hermosa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rom&#225;n Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Licuy Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37815/rte.v34n2.821" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniaina Razafitrimo Rajaonarya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02956291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egusquiza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Espada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Abascal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gafaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110332" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120926" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030840v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2020.86026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520183v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117578" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02495801v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayyib Cheboub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Khelafi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119406" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanmini Bobet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory Nassio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakiono Remy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2020.84018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02531864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Medjelekh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kenai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118894" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Siad" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane Benosman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Chihaoui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.070" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DLSH8P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tan Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.179" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arbault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2150816" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tsobnang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.01.051" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Botanch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6Z432BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0663-x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849691v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0585-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc Gael" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soum-Fontez Tristan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.037" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJ72VFC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849685v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Benosman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161465v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Horkoss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2015.12.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849723v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tafraoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.169" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J3ZQF5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804506v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud'Homme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsobnang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.102" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Foussard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXN26CR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2014.1000773" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108814v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Larreur-Cayol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.12.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0267-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877117v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahieux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Measson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000867" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850753v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.01.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDT0W87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877114v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Khelil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101042" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brule" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.051" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDCS5JT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999353v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1055-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850754v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackel San Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.063" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161461v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane A.S. Benosman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.046" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD504JMH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999338v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Kamali-Bernard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.086" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRN7SDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.11.00069" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.755338" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850798v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachemi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z43HJ029-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850824v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.036" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB23FKX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850822v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Julien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.12.00008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652379v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ponchon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.11.045" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165385v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667692" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.03.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK4FN6WM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larreur-Cayol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.04.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G7L8BP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vaquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692223" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161371v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Broilliard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertrand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.032" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DQJ8MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161322v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100603002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165391v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broilliard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2008.61.10.767" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876854v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.015" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF3F5FJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165388v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubosc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9433-3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E611EABC43D8A7281F2A1C1C74609D4CD0AB047D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165396v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.011" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SWD4ML9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006828v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.08.015" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165387v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.023" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGNCRSP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161376v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soltane Lebaili" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.018" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C183D741-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428838v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choupay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.09.009" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15BCKX8S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165392v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.022" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP94XLTS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168791v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bascoul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9272-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADD99FC09F8A389DFFEE2612EA4BCF487A38D90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007045v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9456-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B6617B401538DCF8C1B6E0C485C6CB350115482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320513v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choupay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.02.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD1DPZS7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.08.008" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WPGBGFK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165402v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9205-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C0BE768536D670FF39DBB623B0ACDCD3C20ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320560v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lezin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.12.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WT1BWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876859v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Segerer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.07.004" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G0XRPMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165398v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.P. Gleize" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.09.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW08C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168788v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Assi&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Waller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2006.06.034" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S1V3C2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168789v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9110-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6381AB482B06DC5E84F205C88000A7E64AD1022/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168784v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assi&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchese" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Waller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2006.58.1.1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2004.11.015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7J4GJ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168786v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Orellan Herrera" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.030" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSQ3WVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161240v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.09.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF7B3T5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.06.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQBHGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168783v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bascoul" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2005.57.5.301" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161261v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2005.01.025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG6XRV1X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161230v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Orellan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.07.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRWJW4BL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161224v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Granju" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481581" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T9NM0QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160792v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.01.002" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1F1HW5Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160790v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.3.215" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161201v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02483145" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BD1ED4CB11AEDA2FCEC8280563CF1407F6D9A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubosc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Blanc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00613-5" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2J4VQ1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160787v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00160-4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N2MGQL3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160783v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.1997.49.181.295" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160786v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1065-7355(97)90017-1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7QMVDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160784v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raharinaivo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grimaldi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02498562" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F1A159CA0DFB3ADB1FE056054AFD4F27CA0AFF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160785v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00038-0" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CLM2QSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160763v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaudouard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02472956" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-L7MKP4NN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967854v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hodroj" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971571v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785783v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brazillier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785779v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784724v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879675v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879708v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villacis Troncoso" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kouta" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Guerrero Barragan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783125v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Nicolas" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783075v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781176v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790549v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Barrak" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14455/ISEC.res.2020.7(1).MAT-04" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781166v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963555v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.24" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969267v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970753v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970083v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669743v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005633v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008316v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008104v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008974v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008376v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964033v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussigh" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964039v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849772v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850757v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelafi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bennosman" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085240v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Audiger" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baudracco" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salmon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-escadeillas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1569-4685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033727902" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05157841v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seick Omar Sore" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philbert Nshimiyimana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamah Messan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tsobnang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05068431v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aziz Tinto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohami Valentin Landry Gnoumou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issiaka Sanou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seick Omar Sor&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-025-01107-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04974864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawo Daniel Adufu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kp&#232;d&#233;tin David Ahouandjinou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.140195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04554135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kmeid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Armengaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3732" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868233v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wardeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2438851" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Hadja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fattoum Kharchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Khelifa Kerfah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Bouksani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv5n2-127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04801016v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04615229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tribout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hodroj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berg&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108868" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04829113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj Parashar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Avet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Canut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Riding" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02488-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04829095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270530v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abi Farraj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Barrak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cubaynes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hage Chehade" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08221-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211093v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28991/CEJ-2023-09-07-04" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abou-Chakra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.105750" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Banaou Djibo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S-O Sore" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ouedraogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Messan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17756/nwi.2023-s2-046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03965102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dione Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo-San-Miguel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Cruz-Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01795" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03964725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proquez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escadeillas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.112843" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04132386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-023-00572-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04378919v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia de las Mercedes Villac&#237;s Troncoso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Luna Hermosa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Rom&#225;n Sol&#243;rzano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Licuy Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37815/rte.v34n2.821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03762286v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03944847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ju&#225;rez-Alvarado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ter&#225;n-Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rosas-Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su142114397" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585349v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veroniaina Razafitrimo Rajaonarya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03345619v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouka Amed J&#233;r&#233;my Ouedraogo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribout Christelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millogo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2021.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02956291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egusquiza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Espada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Abascal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gafaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110332" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03123611v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120926" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02520183v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tribout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.117578" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030840v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2020.86026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05030839v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouanmini Bobet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sory Nassio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seynou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakiono Remy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jmmce.2020.84018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02495801v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayyib Cheboub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Khelafi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119406" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02531864v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Medjelekh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kenai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118894" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Siad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane Benosman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Chihaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.070" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9DLSH8P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165366v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tan Le" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.04.179" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086285v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Henriel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mequignon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arbault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2150816" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814044v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tsobnang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.01.051" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847559v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Diederich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.04.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sabathier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Juarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2016.1175973" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849723v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tafraoui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.169" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J3ZQF5M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804506v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.O. Sore" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prud'Homme" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tsobnang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.07.102" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mikhailenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ringot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0585-7" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849687v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Botanch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Auer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez-Raquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.10.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6Z432BH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849727v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanc Gael" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geoffroy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soum-Fontez Tristan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.09.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLJ72VFC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849693v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0663-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849685v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senhadji" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Benosman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laoufi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jfas.v8i2.4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161465v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Horkoss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Rizk" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lteif" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2015.12.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849778v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Foussard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.10.025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXN26CR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khelafi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2014.1000773" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108814v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Larreur-Cayol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.12.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-014-0267-x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161461v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane A.S. Benosman" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.01.046" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZD504JMH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850753v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.01.018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDT0W87M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999353v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Abdelhak Mesbah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-014-1055-1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850749v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brule" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.09.051" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSDCS5JT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877114v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Khelil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141101042" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877117v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahieux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Measson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0000867" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850754v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rackel San Nicolas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.01.063" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850768v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999338v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Kamali-Bernard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.05.086" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GRN7SDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006904v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.11.00069" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.755338" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850798v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassagnab&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lachemi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.12.001" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z43HJ029-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850824v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.036" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HB23FKX8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850822v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Julien" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.12.00008" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165385v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667692" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086524v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coutand" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.682452" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652379v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ponchon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2011.11.045" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161356v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.10.019" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP78NFV8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006778v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165383v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cameleyre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lafforgue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.01.014" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPCV897D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155478v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarriere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-011-9740-y" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RZ4PF516-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161363v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2011.03.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SK4FN6WM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165381v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larreur-Cayol" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.04.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G7L8BP9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168805v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Husson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carles-Gibergues" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Vaquier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692223" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168807v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Arliguie" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.1998.9692221" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161322v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Makani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pons" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100603002" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161371v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Broilliard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bertrand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.12.032" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8DQJ8MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086522v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Caro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2010.03.009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2VKMQVH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165396v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Parseval" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchesne" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.011" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SWD4ML9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165391v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Broilliard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2008.61.10.767" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876854v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. Mahieux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQF3F5FJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165388v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubosc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9433-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E611EABC43D8A7281F2A1C1C74609D4CD0AB047D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428838v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Habert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choupay" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaume" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Montel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.09.009" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15BCKX8S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006828v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2009.08.015" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165387v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.023" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWGNCRSP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161376v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soltane Lebaili" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.018" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C183D741-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165392v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2008.02.022" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZP94XLTS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168791v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bascoul" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9272-7" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ADD99FC09F8A389DFFEE2612EA4BCF487A38D90/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007045v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-008-9456-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B6617B401538DCF8C1B6E0C485C6CB350115482/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320513v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Choupay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2008.02.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CD1DPZS7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168790v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camps" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.08.008" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WPGBGFK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165402v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9205-x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C0BE768536D670FF39DBB623B0ACDCD3C20ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320560v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Odonne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lezin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.12.005" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57WT1BWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876859v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Segerer" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Prince" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.07.004" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G0XRPMN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165398v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J.P. Gleize" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.09.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2JW08C8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168788v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Assi&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Waller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2006.06.034" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S1V3C2H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878724v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Buffo-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.11.010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7Z9634N-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168789v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9110-3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B6381AB482B06DC5E84F205C88000A7E64AD1022/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168784v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assi&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marchese" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Waller" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2006.58.1.1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02165404v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fajardo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2004.11.015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7J4GJ7N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168786v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Orellan Herrera" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2006.03.030" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VSQ3WVC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161240v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.09.009" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF7B3T5V-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161249v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2005.06.003" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1XQBHGZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168783v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bascoul" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2005.57.5.301" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161261v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemaire" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2005.01.025" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG6XRV1X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161230v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Orellan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2003.07.001" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRWJW4BL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160792v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2004.01.002" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1F1HW5Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161224v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Granju" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarkis" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02481581" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7T9NM0QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160790v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.2003.55.3.215" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161201v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02483145" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A6BD1ED4CB11AEDA2FCEC8280563CF1407F6D9A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160788v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubosc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Blanc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(01)00613-5" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2J4VQ1T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160787v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(98)00160-4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8N2MGQL3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160785v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(97)00038-0" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CLM2QSH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160783v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Carde" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/macr.1997.49.181.295" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160784v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chaussadent" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raharinaivo" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grimaldi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02498562" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F1A159CA0DFB3ADB1FE056054AFD4F27CA0AFF1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160786v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1065-7355(97)90017-1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7QMVDF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160763v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaudouard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02472956" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-L7MKP4NN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971571v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Hodroj" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967854v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785851v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785783v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Brazillier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cussigh" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785779v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879708v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villacis Troncoso" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kouta" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Guerrero Barragan" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784724v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879675v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783075v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783125v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Nicolas" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781176v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Romero" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790549v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Barrak" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14455/ISEC.res.2020.7(1).MAT-04" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781166v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970083v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969267v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970753v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blot" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963555v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.24" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04969565v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Altamirano de la Cruz" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746944v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ringot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005633v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748925v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Aouba" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00669743v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008316v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008104v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008974v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008376v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02086714v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cornac" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964033v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussigh" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964039v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156966v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849772v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850757v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khelafi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Bennosman" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156982v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozahic" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085282v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gazagnes" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818201v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085240v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Audiger" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Baudracco" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salmon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>