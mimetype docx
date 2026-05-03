--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Escarguel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0985-6369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111734002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3297-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography after Permian/Triassic boundary crisis resulted from a complex combination of functional and dispersal mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (3), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.58.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mummified Palaeogene Spirostreptida and Julida (Arthropoda, Diplopoda) from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Charrondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lhéritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kopylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.e70035. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.70035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early Oligocene Caniformia (Carnivora, Mammalia) from the standard level MP23 in the ‘Phosphorites du Quercy’, Occitanie, southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2025.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presumed chaetetids in Smithian (early Olenekian, Early Triassic) microbial-sponge limestones, Rock Canyon, Arizona, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.58.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six million years of vole dental evolution shaped by tooth development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lafuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Renvoisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Corfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (31), pp.e2505624122. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2505624122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When less is more and more is less: the impact of sampling effort on species delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.e12598. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of conspecifics from heterospecifics in a hybrid zone: behavioural and chemical cues in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4587186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primates and Plesiadapiformes from Cos (Eocene; Quercy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2021.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsta Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.370-379. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P A Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Smithian (Early Triassic) ammonoid assemblages in Utah (western USA basin) and their implications for regional biostratigraphy, biogeography and placement of the Smithian/Spathian boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2021.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for centennial-scale Mid-Holocene episodes of hypolimnetic anoxia in a high-altitude lake system from central Tian Shan (Kyrgyzstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, pp.106748. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Eocene and Oligocene Epochs: The Causses du Quercy Geopark and the Grande Coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva J Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoconservation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.573-585. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30486/GCR.2021.1913051.1050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using museum pelt collections to generate pollen prints from high-risk regions: A new palynological forensic strategy for geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.110061. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachiopod palaeobiogeography in the western Tethys during the Early Jurassic diversity maximum: introduction of a Pontic Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cainotheriidae (Mammalia, Artiodactyla) from Dams (Quercy, SW France): phylogenetic relationships and evolution around the Eocene–Oligocene transition (MP19–MP21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vianey-Liaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pelissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (7), pp.541-572. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2019.1645754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization-climate interactions on range expansion in the invasive European pavement ant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New middle and late Smithian ammonoid faunas from the Utah/Arizona border: new evidence for calibrating Early Triassic transgressive-regressive trends and paleobiogeographical signals in the western USA basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.103251. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple mating in the context of interspecific hybridization between two Tetramorium ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (5), pp.675-684. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0310-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-SIMPER-A new tool for inferring community assembly processes from taxon occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.374-385. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Iniesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sulfur isotope signals associated with the late Smithian event and the Smithian/Spathian boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elmeknassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.96-113. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for the thematic issue “The Paris Biota (Bear Lake County, Idaho, USA): an exceptional window on the Early Triassic marine life”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colonization of the oceans by calcifying pelagic algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (12), pp.2501-2510. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-2501-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range limits in sympatric cryptic species: a case study in Tetramorium pavement ants (Hymenoptera: Formicidae) across a biogeographical boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new brittle star (Ophiuroidea: Ophiodermatina) from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical confidence intervals for relative abundances and abundance-based ratios: Simple practical solutions for an old overlooked question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (101751), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miocene fire intensification linked to continuous aridification on the Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfa Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuli Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45720.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale impacts of urbanization on species distribution within the genus Tetramorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (8), pp.1937-1948. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glow in the dark: use of synchrotron μXRF trace elemental mapping and multispectral macro-imaging on fossils from the Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guériau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondrichthyan teeth from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoris Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hybridization to introgression between two closely related sympatric ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.778-788. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiogeographical distribution of Smithian (Early Triassic) ammonoid faunas within the western USA basin and its controlling parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (6), pp.881-904. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstesaster promissor gen. et sp. nov., a new starfish (Echinodermata, Asteroidea) from the Early Triassic of Utah, USA, filling a major gap in the phylogeny of asteroids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.395-415. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2017.1308972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIS 5–1 dinoflagellate cyst analyses and morphometric evaluation of Galeacysta etrusca and Spiniferites cruciformis in southwestern Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mudie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 465, pp.117 - 129. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Triassic gladius associated with soft tissue remains from Idaho, USA - a squid-like coleoid cephalopod at the onset of Mesozoic Era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa A. Doguzhaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (2), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.00393.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Smithian microbial deposits and their lateral marine fossiliferous limestones (Early Triassic, Hurricane Cliffs, Utah, USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-018-0526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors for differential subsidence in the Sonoma Foreland Basin (Early Triassic, western USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (6), pp.1305 - 1329. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756817000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and climate evolution of Corpus Christi and Trinity bays: Implications on coastal Texas source-to-sink deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Simms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic environmental dynamics and microbial development during the Smithian–Spathian transition (Lower Weber Canyon, Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sabine Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.136-151. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disparity and systematic revision of the eocrinoid genus Rhopalocystis (Echinodermata, Blastozoa) from the Lower Ordovician of the central Anti-Atlas (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (04), pp.685 - 714. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2017.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the accuracy of biodiversity changes through geologic times: from simulation to solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (04), pp.667 - 692. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2017.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic fluctuations of the global carbon cycle: New evidence from paired carbon isotopes in the western USA basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauging scale effects and biogeographical signals in similarity distance decay analyses: an Early Jurassic ammonite case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (5), pp.671-687 </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagenetic control on the Early Triassic Smithian-Spathian carbon isotopic excursions recorded in the marine settings of the Thaynes Group (Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.220-236. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alkyl glycerol ether lipid composition of heterotrophic sulfate reducing bacteria strongly depends on growth substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vincon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pacton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoecology, biogeography, and evolution of reef ecosystems in the Panthalassa Ocean during the Late Triassic: Insights from reef limestone of the Sambosan Accretionary Complex, Shikoku, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peybernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chablais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuji Onoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457, pp.31-51. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of depositional settings in the Torrey area during the Smithian (Early Triassic, Utah, USA) and their significance for the biotic recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.600-626. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gj.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mwmorph : an R package for fitting multivariate evolutionary models to morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.1311-1319. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Görög</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.133-156. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleobiological origins of coccolithophorid genus Watznaueria emergence during the late Aalenian-early Bajocian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2015.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial deposits in the aftermath of the end-Permian mass extinction: a diverging case from the Mineral Mountains (Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (3), pp.753-792. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic Gulliver gastropods: Spatio-temporal distribution and significance for biotic recovery after the end-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nützel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.31-64. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation in morphometrics: how much is too much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian shoreline migrations and depositional settings in Timpoweap Canyon (Early Triassic, Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151 (5), pp.938-955. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756813000988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using traditional biometrical data to distinguish West Palearctic wild boar and domestic pigs in the archaeological record: new methods and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Vidarsdottir U. S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaelogical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Using traditional biometrical data to distinguish West Palearctic wild boar and domestic pigs in the archaeological record: new methods and standards, 43, pp.1--8. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.13-33. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Aurahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling phylogenetic, geometric and ornamental imprints on Early Triassic ammonoid biogeography: a similarity distance decay study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2012.00317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian ammonoid faunas from Utah: implications for Early Triassic biostratigraphy, correlation and basinal paleogeography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (2), pp.141-219. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-013-0058-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene (MIS 3-4) climate inferred from micromammal communities and δ18O of rodents from Les Pradelles, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic determination of the carbon and oxygen stable isotope compositions of calcite and dolomite in natural mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesopithecus habitat : Insights from late Miocene fossil vertebrate localities of Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kovachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.162-179. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity is not (and never has been) a bed of roses!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod evidence against the Early Triassic Lilliput effect: REPLY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nützel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (1), pp.e233. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31765Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of MSR (Minimum Sample Richness) for sample assemblage comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny J. Travouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne J. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.696-709. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.p1b6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient metazoan reefs in the aftermath of the end-Permian mass extinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (10), pp.693-697. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomically-paced coccolith size variations during the early Pliensbachian (Early Jurassic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (1-2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Dental Microwear Textures Record Inter-Individual Dietary Variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9542. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian and Spathian (Early Triassic) ammonoid assemblages from terranes: paleoceanographic and paleogeographic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (6), pp.420-433. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEACYSTA ETRUSCA COMPLEX: DINOFLAGELLATE CYST MARKER OF PARATETHYAN INFLUXES TO THE MEDITERRANEAN SEA BEFORE AND AFTER THE PEAK OF THE MESSINIAN SALINITY CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta-Maria Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.105-134. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gspalynol.33.2.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00573271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2007.00443.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing deep-time biodiversity changes: The Palaeogene mammalian metacommunity of the Quercy and Limagne area (Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.602-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of bats in the Paleogene of Europe : Systematics and implications for the origin of emballonurids and rhinolophoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.199-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to deciphering the meaning of AP/NAP with respect to vegetation cover.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Thévenod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148, pp.13-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ailuravine rodent from the early Eocene Vastan lignites of western India and its palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphilemuridae éocènes d'Europe occidentale : nouvelles données, formes affines, systématique et phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontographica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 283, pp.35-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammal (rodents and lagomorphs) European biogeography from the Late Oligocene to the mid Pliocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.529-544. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3-4), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of environments recorded by bryozoan faunas from the Middle Miocene of Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfréd Dulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Kázmér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pál Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 252, pp.530-556. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: clusters, gradients, and networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.749-765. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243, pp.412-420. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of pollen signal in present-day marine terrigenous sediments: The example of the Gulf of Lions (western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.159-172. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamics in southern France during the last 30 ky BP in the light of marine palynology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.1037-1054. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: Clusters, gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.749-765. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proharpoceras Chao: a new ammonoid lineage surviving the end-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Galfetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2007.00012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUIT NOUVELLES FAUNES ÉOCÈNES ET OLIGOCÈNES DES PHOSPHORITES DU QUERCY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strata. Série 1 : Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (série 1), pp.113-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphilemuridae (Lipotyphla, Mammalia) éocènes d'Europe occidentale : nouvelles données taxonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.813-820. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Holocene bovid fossils to infer palaeoenvironment in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.763 - 783. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRISES PLIO-PLEISTOCENES DU PALEOKARST QUERCINOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strata. Série 1 : Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (série 1), pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239, pp.374-395. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 246 (1-2), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dinosaur Thermophysiology: Comment on &amp;quot;Dinosaur Fossils Predict Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics and the Lifeway of Mesopithec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.801-823. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-005-5324-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient of taxonomic richness: combined outcome of temperature and geographic mid-domains effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (3), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2005.00311.178–188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing, Bootstrapping and Comparing Morphometrical and Phylogenetical Trees: a Case Study of New World Monkeys (Platyrrhini, Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montuire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (4), pp.773-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and climate: A new model for estimating past temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 235 (1-2), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part II: Diversity patterns and the end-Cenomanian anoxic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.381-398. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-169028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId493"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Escarguel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0985-6369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111734002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3297-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography after Permian/Triassic boundary crisis resulted from a complex combination of functional and dispersal mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (3), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.58.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mummified Palaeogene Spirostreptida and Julida (Arthropoda, Diplopoda) from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Charrondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lhéritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kopylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.e70035. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.70035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early Oligocene Caniformia (Carnivora, Mammalia) from the standard level MP23 in the ‘Phosphorites du Quercy’, Occitanie, southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2025.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presumed chaetetids in Smithian (early Olenekian, Early Triassic) microbial-sponge limestones, Rock Canyon, Arizona, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.58.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six million years of vole dental evolution shaped by tooth development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lafuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Renvoisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Corfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (31), pp.e2505624122. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2505624122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When less is more and more is less: the impact of sampling effort on species delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.e12598. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of conspecifics from heterospecifics in a hybrid zone: behavioural and chemical cues in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4587186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primates and Plesiadapiformes from Cos (Eocene; Quercy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2021.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsta Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.370-379. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P A Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Smithian (Early Triassic) ammonoid assemblages in Utah (western USA basin) and their implications for regional biostratigraphy, biogeography and placement of the Smithian/Spathian boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2021.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for centennial-scale Mid-Holocene episodes of hypolimnetic anoxia in a high-altitude lake system from central Tian Shan (Kyrgyzstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, pp.106748. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Eocene and Oligocene Epochs: The Causses du Quercy Geopark and the Grande Coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva J Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoconservation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.573-585. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30486/GCR.2021.1913051.1050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using museum pelt collections to generate pollen prints from high-risk regions: A new palynological forensic strategy for geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.110061. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachiopod palaeobiogeography in the western Tethys during the Early Jurassic diversity maximum: introduction of a Pontic Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cainotheriidae (Mammalia, Artiodactyla) from Dams (Quercy, SW France): phylogenetic relationships and evolution around the Eocene–Oligocene transition (MP19–MP21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vianey-Liaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pelissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (7), pp.541-572. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2019.1645754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization-climate interactions on range expansion in the invasive European pavement ant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New middle and late Smithian ammonoid faunas from the Utah/Arizona border: new evidence for calibrating Early Triassic transgressive-regressive trends and paleobiogeographical signals in the western USA basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.103251. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple mating in the context of interspecific hybridization between two Tetramorium ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (5), pp.675-684. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0310-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-SIMPER-A new tool for inferring community assembly processes from taxon occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.374-385. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Iniesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sulfur isotope signals associated with the late Smithian event and the Smithian/Spathian boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elmeknassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.96-113. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for the thematic issue “The Paris Biota (Bear Lake County, Idaho, USA): an exceptional window on the Early Triassic marine life”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colonization of the oceans by calcifying pelagic algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (12), pp.2501-2510. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-2501-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range limits in sympatric cryptic species: a case study in Tetramorium pavement ants (Hymenoptera: Formicidae) across a biogeographical boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new brittle star (Ophiuroidea: Ophiodermatina) from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glow in the dark: use of synchrotron μXRF trace elemental mapping and multispectral macro-imaging on fossils from the Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guériau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miocene fire intensification linked to continuous aridification on the Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfa Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuli Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45720.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale impacts of urbanization on species distribution within the genus Tetramorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (8), pp.1937-1948. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical confidence intervals for relative abundances and abundance-based ratios: Simple practical solutions for an old overlooked question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (101751), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondrichthyan teeth from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoris Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hybridization to introgression between two closely related sympatric ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.778-788. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstesaster promissor gen. et sp. nov., a new starfish (Echinodermata, Asteroidea) from the Early Triassic of Utah, USA, filling a major gap in the phylogeny of asteroids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.395-415. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2017.1308972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiogeographical distribution of Smithian (Early Triassic) ammonoid faunas within the western USA basin and its controlling parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (6), pp.881-904. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIS 5–1 dinoflagellate cyst analyses and morphometric evaluation of Galeacysta etrusca and Spiniferites cruciformis in southwestern Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mudie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 465, pp.117 - 129. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Triassic gladius associated with soft tissue remains from Idaho, USA - a squid-like coleoid cephalopod at the onset of Mesozoic Era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa A. Doguzhaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (2), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.00393.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Smithian microbial deposits and their lateral marine fossiliferous limestones (Early Triassic, Hurricane Cliffs, Utah, USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-018-0526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors for differential subsidence in the Sonoma Foreland Basin (Early Triassic, western USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (6), pp.1305 - 1329. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756817000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and climate evolution of Corpus Christi and Trinity bays: Implications on coastal Texas source-to-sink deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Simms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic environmental dynamics and microbial development during the Smithian–Spathian transition (Lower Weber Canyon, Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sabine Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.136-151. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disparity and systematic revision of the eocrinoid genus Rhopalocystis (Echinodermata, Blastozoa) from the Lower Ordovician of the central Anti-Atlas (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (04), pp.685 - 714. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2017.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the accuracy of biodiversity changes through geologic times: from simulation to solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (04), pp.667 - 692. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2017.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic fluctuations of the global carbon cycle: New evidence from paired carbon isotopes in the western USA basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauging scale effects and biogeographical signals in similarity distance decay analyses: an Early Jurassic ammonite case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (5), pp.671-687 </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagenetic control on the Early Triassic Smithian-Spathian carbon isotopic excursions recorded in the marine settings of the Thaynes Group (Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.220-236. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alkyl glycerol ether lipid composition of heterotrophic sulfate reducing bacteria strongly depends on growth substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vincon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pacton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoecology, biogeography, and evolution of reef ecosystems in the Panthalassa Ocean during the Late Triassic: Insights from reef limestone of the Sambosan Accretionary Complex, Shikoku, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peybernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chablais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuji Onoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457, pp.31-51. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of depositional settings in the Torrey area during the Smithian (Early Triassic, Utah, USA) and their significance for the biotic recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.600-626. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gj.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mwmorph : an R package for fitting multivariate evolutionary models to morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.1311-1319. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Görög</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.133-156. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleobiological origins of coccolithophorid genus Watznaueria emergence during the late Aalenian-early Bajocian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2015.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial deposits in the aftermath of the end-Permian mass extinction: a diverging case from the Mineral Mountains (Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (3), pp.753-792. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic Gulliver gastropods: Spatio-temporal distribution and significance for biotic recovery after the end-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nützel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.31-64. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation in morphometrics: how much is too much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian shoreline migrations and depositional settings in Timpoweap Canyon (Early Triassic, Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151 (5), pp.938-955. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756813000988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using traditional biometrical data to distinguish West Palearctic wild boar and domestic pigs in the archaeological record: new methods and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Vidarsdottir U. S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaelogical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Using traditional biometrical data to distinguish West Palearctic wild boar and domestic pigs in the archaeological record: new methods and standards, 43, pp.1--8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.13-33. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Aurahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling phylogenetic, geometric and ornamental imprints on Early Triassic ammonoid biogeography: a similarity distance decay study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2012.00317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene (MIS 3-4) climate inferred from micromammal communities and δ18O of rodents from Les Pradelles, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian ammonoid faunas from Utah: implications for Early Triassic biostratigraphy, correlation and basinal paleogeography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (2), pp.141-219. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-013-0058-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic determination of the carbon and oxygen stable isotope compositions of calcite and dolomite in natural mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesopithecus habitat : Insights from late Miocene fossil vertebrate localities of Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kovachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.162-179. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity is not (and never has been) a bed of roses!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of MSR (Minimum Sample Richness) for sample assemblage comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny J. Travouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne J. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.696-709. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.p1b6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod evidence against the Early Triassic Lilliput effect: REPLY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nützel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (1), pp.e233. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31765Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient metazoan reefs in the aftermath of the end-Permian mass extinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (10), pp.693-697. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomically-paced coccolith size variations during the early Pliensbachian (Early Jurassic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (1-2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Dental Microwear Textures Record Inter-Individual Dietary Variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9542. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian and Spathian (Early Triassic) ammonoid assemblages from terranes: paleoceanographic and paleogeographic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (6), pp.420-433. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEACYSTA ETRUSCA COMPLEX: DINOFLAGELLATE CYST MARKER OF PARATETHYAN INFLUXES TO THE MEDITERRANEAN SEA BEFORE AND AFTER THE PEAK OF THE MESSINIAN SALINITY CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta-Maria Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.105-134. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gspalynol.33.2.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00573271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2007.00443.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing deep-time biodiversity changes: The Palaeogene mammalian metacommunity of the Quercy and Limagne area (Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.602-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of bats in the Paleogene of Europe : Systematics and implications for the origin of emballonurids and rhinolophoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.199-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ailuravine rodent from the early Eocene Vastan lignites of western India and its palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to deciphering the meaning of AP/NAP with respect to vegetation cover.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Thévenod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148, pp.13-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphilemuridae éocènes d'Europe occidentale : nouvelles données, formes affines, systématique et phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontographica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 283, pp.35-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammal (rodents and lagomorphs) European biogeography from the Late Oligocene to the mid Pliocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.529-544. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3-4), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of environments recorded by bryozoan faunas from the Middle Miocene of Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfréd Dulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Kázmér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pál Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 252, pp.530-556. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: clusters, gradients, and networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.749-765. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243, pp.412-420. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of pollen signal in present-day marine terrigenous sediments: The example of the Gulf of Lions (western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.159-172. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamics in southern France during the last 30 ky BP in the light of marine palynology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.1037-1054. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: Clusters, gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.749-765. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proharpoceras Chao: a new ammonoid lineage surviving the end-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Galfetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2007.00012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUIT NOUVELLES FAUNES ÉOCÈNES ET OLIGOCÈNES DES PHOSPHORITES DU QUERCY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strata. Série 1 : Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (série 1), pp.113-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphilemuridae (Lipotyphla, Mammalia) éocènes d'Europe occidentale : nouvelles données taxonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.813-820. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Holocene bovid fossils to infer palaeoenvironment in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.763 - 783. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRISES PLIO-PLEISTOCENES DU PALEOKARST QUERCINOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strata. Série 1 : Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (série 1), pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239, pp.374-395. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 246 (1-2), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dinosaur Thermophysiology: Comment on &amp;quot;Dinosaur Fossils Predict Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient of taxonomic richness: combined outcome of temperature and geographic mid-domains effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (3), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2005.00311.178–188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics and the Lifeway of Mesopithec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.801-823. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-005-5324-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing, Bootstrapping and Comparing Morphometrical and Phylogenetical Trees: a Case Study of New World Monkeys (Platyrrhini, Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montuire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (4), pp.773-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and climate: A new model for estimating past temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 235 (1-2), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part II: Diversity patterns and the end-Cenomanian anoxic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.381-398. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-169028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId494"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B95D1CF7"/>
+    <w:nsid w:val="8D875895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-escarguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0985-6369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111734002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3297-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Nicollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.3.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kopylov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2025.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuiliere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Jenks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bylund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.2.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafuma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Corfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505624122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03182189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4587186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L&#233;zin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.05.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J Orliac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30486/GCR.2021.1913051.1050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Ferguson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hafner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02346410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weppe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1645754" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02505326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103251" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02552773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0310-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02019205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmeknassi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02066002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12316" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02095433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfa Miao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijian Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45720.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02321416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00842-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12297" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905729v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12375" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1308972" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01814842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Mudie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.07.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Doguzhaeva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00393.2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01748441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-018-0526-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01814832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Simms" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2018.02.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01812534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent Olivier Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2017.6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01812585v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2017.10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547080v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.05.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12250" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12174" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB3FHRWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vincon-Laugier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.05.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7WFCDKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peybernes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chablais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Onoue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.05.032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2663" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6B4HNGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271833v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210.12420" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12166" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N&#252;tzel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.03.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5G3S7J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993597v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt100" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000988" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357146v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Owen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Vidarsdottir U. S." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.033" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776092v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2012.00317.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHZTCV5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Stephen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-013-0058-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843535v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clavel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hristova" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kovachev" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZRMG1M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598290v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.02.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKX2HC90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553327v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kaim" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hautmann" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31765Y.1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644399v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny J. Travouillon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Archer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Hand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.p1b6b" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628213v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jenks" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1264" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009542" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413667v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.05.004" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJDP9N17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573271v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalesme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Head" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gspalynol.33.2.105" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497235v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00443.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP1Z80XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335991v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sig&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419941v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335995v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Th&#233;venod" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336286v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Rana" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Rose" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336042v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173542v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maridet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hugueney" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00306" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994783v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billon-Bruyat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.013" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFR29CW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279911v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfr&#233;d Dulai" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s K&#225;zm&#233;r" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;l M&#252;ller" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.010" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X3LMR80-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505419v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.06.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JR3V0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174064v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172632v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.04.003" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P4VXPWR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172650v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.009" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293715v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173558v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2007.00012.x" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LGBKDGK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157154v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Astruc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144701v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.01.005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MR4XP95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145059v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.06.002" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P1NCJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152776v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Aguilar" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150797v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040248" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180270v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-005-5324-4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB0PX76C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180263v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00311.178&#8211;188" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188343v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couette" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montuire" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132760v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.018" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034794v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guex" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-169028" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-escarguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0985-6369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111734002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3297-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Nicollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.3.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kopylov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2025.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuiliere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Jenks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bylund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.2.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafuma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Corfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505624122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03182189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4587186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L&#233;zin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.05.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J Orliac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30486/GCR.2021.1913051.1050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Ferguson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hafner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02346410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weppe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1645754" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02505326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103251" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02552773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0310-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02019205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmeknassi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02066002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12316" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02095433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfa Miao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijian Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45720.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02321416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00842-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12297" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694010v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1308972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12375" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01814842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Mudie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.07.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Doguzhaeva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00393.2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01748441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-018-0526-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01814832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Simms" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2018.02.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01812534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent Olivier Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2017.6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01812585v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2017.10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12250" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12174" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB3FHRWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vincon-Laugier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.05.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7WFCDKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peybernes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chablais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Onoue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.05.032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2663" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6B4HNGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271833v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210.12420" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12166" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N&#252;tzel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.03.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5G3S7J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993597v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt100" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000988" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-R6ZMP47T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Owen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Vidarsdottir U. S." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.033" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776092v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2012.00317.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHZTCV5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Stephen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-013-0058-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843535v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clavel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hristova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kovachev" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZRMG1M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598290v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.02.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKX2HC90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny J. Travouillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Archer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Hand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.p1b6b" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553327v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kaim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hautmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31765Y.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jenks" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1264" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009542" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413667v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.05.004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJDP9N17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573271v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalesme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Head" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gspalynol.33.2.105" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497235v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00443.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP1Z80XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sig&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419941v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336286v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Rana" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahni" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Rose" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335995v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Th&#233;venod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335989v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336042v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173542v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maridet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hugueney" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00306" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994783v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billon-Bruyat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.013" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFR29CW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279911v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfr&#233;d Dulai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s K&#225;zm&#233;r" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;l M&#252;ller" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.010" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X3LMR80-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505419v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.06.002" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JR3V0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174064v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172632v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.04.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P4VXPWR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172650v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.009" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173558v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2007.00012.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LGBKDGK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157154v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Astruc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144701v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.01.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MR4XP95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145059v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.06.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P1NCJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152776v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Aguilar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150797v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040248" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180263v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00311.178&#8211;188" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180270v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-005-5324-4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB0PX76C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188343v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montuire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132760v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.018" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034794v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guex" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-169028" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>