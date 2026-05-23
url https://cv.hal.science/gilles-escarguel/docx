--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Escarguel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0985-6369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111734002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3297-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography after Permian/Triassic boundary crisis resulted from a complex combination of functional and dispersal mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (3), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.58.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mummified Palaeogene Spirostreptida and Julida (Arthropoda, Diplopoda) from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Charrondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lhéritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kopylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.e70035. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.70035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early Oligocene Caniformia (Carnivora, Mammalia) from the standard level MP23 in the ‘Phosphorites du Quercy’, Occitanie, southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2025.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presumed chaetetids in Smithian (early Olenekian, Early Triassic) microbial-sponge limestones, Rock Canyon, Arizona, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.58.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six million years of vole dental evolution shaped by tooth development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lafuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Renvoisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Corfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (31), pp.e2505624122. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2505624122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When less is more and more is less: the impact of sampling effort on species delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.e12598. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of conspecifics from heterospecifics in a hybrid zone: behavioural and chemical cues in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4587186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primates and Plesiadapiformes from Cos (Eocene; Quercy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2021.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsta Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.370-379. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P A Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Smithian (Early Triassic) ammonoid assemblages in Utah (western USA basin) and their implications for regional biostratigraphy, biogeography and placement of the Smithian/Spathian boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2021.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for centennial-scale Mid-Holocene episodes of hypolimnetic anoxia in a high-altitude lake system from central Tian Shan (Kyrgyzstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, pp.106748. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Eocene and Oligocene Epochs: The Causses du Quercy Geopark and the Grande Coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva J Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoconservation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.573-585. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30486/GCR.2021.1913051.1050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using museum pelt collections to generate pollen prints from high-risk regions: A new palynological forensic strategy for geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.110061. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachiopod palaeobiogeography in the western Tethys during the Early Jurassic diversity maximum: introduction of a Pontic Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cainotheriidae (Mammalia, Artiodactyla) from Dams (Quercy, SW France): phylogenetic relationships and evolution around the Eocene–Oligocene transition (MP19–MP21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vianey-Liaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pelissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (7), pp.541-572. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2019.1645754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization-climate interactions on range expansion in the invasive European pavement ant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New middle and late Smithian ammonoid faunas from the Utah/Arizona border: new evidence for calibrating Early Triassic transgressive-regressive trends and paleobiogeographical signals in the western USA basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.103251. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple mating in the context of interspecific hybridization between two Tetramorium ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (5), pp.675-684. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0310-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-SIMPER-A new tool for inferring community assembly processes from taxon occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.374-385. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Iniesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sulfur isotope signals associated with the late Smithian event and the Smithian/Spathian boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elmeknassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.96-113. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for the thematic issue “The Paris Biota (Bear Lake County, Idaho, USA): an exceptional window on the Early Triassic marine life”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colonization of the oceans by calcifying pelagic algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (12), pp.2501-2510. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-2501-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range limits in sympatric cryptic species: a case study in Tetramorium pavement ants (Hymenoptera: Formicidae) across a biogeographical boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new brittle star (Ophiuroidea: Ophiodermatina) from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glow in the dark: use of synchrotron μXRF trace elemental mapping and multispectral macro-imaging on fossils from the Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guériau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miocene fire intensification linked to continuous aridification on the Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfa Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuli Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45720.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale impacts of urbanization on species distribution within the genus Tetramorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (8), pp.1937-1948. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical confidence intervals for relative abundances and abundance-based ratios: Simple practical solutions for an old overlooked question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (101751), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondrichthyan teeth from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoris Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hybridization to introgression between two closely related sympatric ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.778-788. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstesaster promissor gen. et sp. nov., a new starfish (Echinodermata, Asteroidea) from the Early Triassic of Utah, USA, filling a major gap in the phylogeny of asteroids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.395-415. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2017.1308972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiogeographical distribution of Smithian (Early Triassic) ammonoid faunas within the western USA basin and its controlling parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (6), pp.881-904. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIS 5–1 dinoflagellate cyst analyses and morphometric evaluation of Galeacysta etrusca and Spiniferites cruciformis in southwestern Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mudie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 465, pp.117 - 129. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Triassic gladius associated with soft tissue remains from Idaho, USA - a squid-like coleoid cephalopod at the onset of Mesozoic Era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa A. Doguzhaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (2), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.00393.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Smithian microbial deposits and their lateral marine fossiliferous limestones (Early Triassic, Hurricane Cliffs, Utah, USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-018-0526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors for differential subsidence in the Sonoma Foreland Basin (Early Triassic, western USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (6), pp.1305 - 1329. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756817000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and climate evolution of Corpus Christi and Trinity bays: Implications on coastal Texas source-to-sink deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Simms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic environmental dynamics and microbial development during the Smithian–Spathian transition (Lower Weber Canyon, Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sabine Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.136-151. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disparity and systematic revision of the eocrinoid genus Rhopalocystis (Echinodermata, Blastozoa) from the Lower Ordovician of the central Anti-Atlas (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (04), pp.685 - 714. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2017.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the accuracy of biodiversity changes through geologic times: from simulation to solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (04), pp.667 - 692. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2017.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic fluctuations of the global carbon cycle: New evidence from paired carbon isotopes in the western USA basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauging scale effects and biogeographical signals in similarity distance decay analyses: an Early Jurassic ammonite case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (5), pp.671-687 </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagenetic control on the Early Triassic Smithian-Spathian carbon isotopic excursions recorded in the marine settings of the Thaynes Group (Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.220-236. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alkyl glycerol ether lipid composition of heterotrophic sulfate reducing bacteria strongly depends on growth substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vincon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pacton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoecology, biogeography, and evolution of reef ecosystems in the Panthalassa Ocean during the Late Triassic: Insights from reef limestone of the Sambosan Accretionary Complex, Shikoku, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peybernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chablais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuji Onoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457, pp.31-51. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of depositional settings in the Torrey area during the Smithian (Early Triassic, Utah, USA) and their significance for the biotic recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.600-626. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gj.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mwmorph : an R package for fitting multivariate evolutionary models to morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.1311-1319. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Görög</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.133-156. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleobiological origins of coccolithophorid genus Watznaueria emergence during the late Aalenian-early Bajocian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2015.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial deposits in the aftermath of the end-Permian mass extinction: a diverging case from the Mineral Mountains (Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (3), pp.753-792. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic Gulliver gastropods: Spatio-temporal distribution and significance for biotic recovery after the end-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nützel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.31-64. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation in morphometrics: how much is too much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian shoreline migrations and depositional settings in Timpoweap Canyon (Early Triassic, Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151 (5), pp.938-955. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756813000988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using traditional biometrical data to distinguish West Palearctic wild boar and domestic pigs in the archaeological record: new methods and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Vidarsdottir U. S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaelogical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Using traditional biometrical data to distinguish West Palearctic wild boar and domestic pigs in the archaeological record: new methods and standards, 43, pp.1--8. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.13-33. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Aurahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling phylogenetic, geometric and ornamental imprints on Early Triassic ammonoid biogeography: a similarity distance decay study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2012.00317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene (MIS 3-4) climate inferred from micromammal communities and δ18O of rodents from Les Pradelles, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian ammonoid faunas from Utah: implications for Early Triassic biostratigraphy, correlation and basinal paleogeography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (2), pp.141-219. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-013-0058-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic determination of the carbon and oxygen stable isotope compositions of calcite and dolomite in natural mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesopithecus habitat : Insights from late Miocene fossil vertebrate localities of Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kovachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.162-179. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity is not (and never has been) a bed of roses!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of MSR (Minimum Sample Richness) for sample assemblage comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny J. Travouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne J. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.696-709. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.p1b6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod evidence against the Early Triassic Lilliput effect: REPLY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nützel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (1), pp.e233. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31765Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient metazoan reefs in the aftermath of the end-Permian mass extinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (10), pp.693-697. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomically-paced coccolith size variations during the early Pliensbachian (Early Jurassic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (1-2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Dental Microwear Textures Record Inter-Individual Dietary Variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9542. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian and Spathian (Early Triassic) ammonoid assemblages from terranes: paleoceanographic and paleogeographic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (6), pp.420-433. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEACYSTA ETRUSCA COMPLEX: DINOFLAGELLATE CYST MARKER OF PARATETHYAN INFLUXES TO THE MEDITERRANEAN SEA BEFORE AND AFTER THE PEAK OF THE MESSINIAN SALINITY CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta-Maria Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.105-134. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gspalynol.33.2.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00573271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2007.00443.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing deep-time biodiversity changes: The Palaeogene mammalian metacommunity of the Quercy and Limagne area (Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.602-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of bats in the Paleogene of Europe : Systematics and implications for the origin of emballonurids and rhinolophoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.199-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ailuravine rodent from the early Eocene Vastan lignites of western India and its palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to deciphering the meaning of AP/NAP with respect to vegetation cover.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Thévenod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148, pp.13-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphilemuridae éocènes d'Europe occidentale : nouvelles données, formes affines, systématique et phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontographica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 283, pp.35-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammal (rodents and lagomorphs) European biogeography from the Late Oligocene to the mid Pliocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.529-544. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3-4), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of environments recorded by bryozoan faunas from the Middle Miocene of Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfréd Dulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Kázmér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pál Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 252, pp.530-556. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: clusters, gradients, and networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.749-765. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243, pp.412-420. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of pollen signal in present-day marine terrigenous sediments: The example of the Gulf of Lions (western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.159-172. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamics in southern France during the last 30 ky BP in the light of marine palynology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.1037-1054. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: Clusters, gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.749-765. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proharpoceras Chao: a new ammonoid lineage surviving the end-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Galfetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2007.00012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUIT NOUVELLES FAUNES ÉOCÈNES ET OLIGOCÈNES DES PHOSPHORITES DU QUERCY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strata. Série 1 : Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (série 1), pp.113-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphilemuridae (Lipotyphla, Mammalia) éocènes d'Europe occidentale : nouvelles données taxonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.813-820. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Holocene bovid fossils to infer palaeoenvironment in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.763 - 783. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRISES PLIO-PLEISTOCENES DU PALEOKARST QUERCINOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strata. Série 1 : Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (série 1), pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239, pp.374-395. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 246 (1-2), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dinosaur Thermophysiology: Comment on &amp;quot;Dinosaur Fossils Predict Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient of taxonomic richness: combined outcome of temperature and geographic mid-domains effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (3), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2005.00311.178–188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics and the Lifeway of Mesopithec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.801-823. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-005-5324-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing, Bootstrapping and Comparing Morphometrical and Phylogenetical Trees: a Case Study of New World Monkeys (Platyrrhini, Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montuire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (4), pp.773-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and climate: A new model for estimating past temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 235 (1-2), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part II: Diversity patterns and the end-Cenomanian anoxic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.381-398. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-169028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId494"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Escarguel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gilles-escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0985-6369</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111734002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=_ZI1_D0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3297-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography after Permian/Triassic boundary crisis resulted from a complex combination of functional and dispersal mechanisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néo Nicollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (3), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.58.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining biodiversity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (8), pp.731-735. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2025.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mummified Palaeogene Spirostreptida and Julida (Arthropoda, Diplopoda) from southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Charrondière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lhéritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Mennecart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kopylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (5), pp.e70035. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.70035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early Oligocene Caniformia (Carnivora, Mammalia) from the standard level MP23 in the ‘Phosphorites du Quercy’, Occitanie, southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Gardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2025.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presumed chaetetids in Smithian (early Olenekian, Early Triassic) microbial-sponge limestones, Rock Canyon, Arizona, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lathuiliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (2), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18261/let.58.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Six million years of vole dental evolution shaped by tooth development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lafuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Renvoisé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian J Corfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (31), pp.e2505624122. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2505624122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of conspecifics from heterospecifics in a hybrid zone: behavioural and chemical cues in ants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.276-288. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4587186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When less is more and more is less: the impact of sampling effort on species delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Guenser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (3), pp.e12598. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Vilmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konsta Happonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44, pp.370-379. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.05356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105636v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primates and Plesiadapiformes from Cos (Eocene; Quercy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.153-176. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2021.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional fossil assemblages confirm the existence of complex Early Triassic ecosystems during the early Spathian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher P A Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-99056-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest Smithian (Early Triassic) ammonoid assemblages in Utah (western USA basin) and their implications for regional biostratigraphy, biogeography and placement of the Smithian/Spathian boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2021.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for centennial-scale Mid-Holocene episodes of hypolimnetic anoxia in a high-altitude lake system from central Tian Shan (Kyrgyzstan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sorrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin van Exem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dietre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 252, pp.106748. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Eocene and Oligocene Epochs: The Causses du Quercy Geopark and the Grande Coupure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pélissié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva J Orliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Biot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoconservation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (2), pp.573-585. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30486/GCR.2021.1913051.1050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using museum pelt collections to generate pollen prints from high-risk regions: A new palynological forensic strategy for geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hafner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forensic Science International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 306, pp.110061. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forsciint.2019.110061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brachiopod palaeobiogeography in the western Tethys during the Early Jurassic diversity maximum: introduction of a Pontic Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attila Vörös</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.72-90. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of urbanization-climate interactions on range expansion in the invasive European pavement ant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44, pp.46-54. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2020.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cainotheriidae (Mammalia, Artiodactyla) from Dams (Quercy, SW France): phylogenetic relationships and evolution around the Eocene–Oligocene transition (MP19–MP21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Vianey-Liaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pelissie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (7), pp.541-572. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2019.1645754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New middle and late Smithian ammonoid faunas from the Utah/Arizona border: new evidence for calibrating Early Triassic transgressive-regressive trends and paleobiogeographical signals in the western USA basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.103251. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple mating in the context of interspecific hybridization between two Tetramorium ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (5), pp.675-684. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-020-0310-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PER-SIMPER-A new tool for inferring community assembly processes from taxon occurrences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3), pp.374-385. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An onshore bathyal record of tectonics and climate cycles at the onset of the Early-Middle Pleistocene Transition in the eastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Nouailhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Cornee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 209, pp.23-39. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range limits in sympatric cryptic species: a case study in Tetramorium pavement ants (Hymenoptera: Formicidae) across a biogeographical boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Dumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new brittle star (Ophiuroidea: Ophiodermatina) from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A late-surviving Triassic protomonaxonid sponge from the Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the exceptional preservation of the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Iniesto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new holocrinid (Articulata) from the Paris Biota (Bear Lake County, Idaho, USA) highlights the high diversity of Early Triassic crinoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Saucède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.45-53. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple sulfur isotope signals associated with the late Smithian event and the Smithian/Spathian boundary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elmeknassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.96-113. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2018.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword for the thematic issue “The Paris Biota (Bear Lake County, Idaho, USA): an exceptional window on the Early Triassic marine life”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The colonization of the oceans by calcifying pelagic algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (12), pp.2501-2510. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-16-2501-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thylacocephalans from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonoids and nautiloids from the earliest Spathian Paris Biota and other early Spathian localities in southeastern Idaho, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.13-36. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical confidence intervals for relative abundances and abundance-based ratios: Simple practical solutions for an old overlooked question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Øyvind Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (101751), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale impacts of urbanization on species distribution within the genus Tetramorium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (8), pp.1937-1948. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00842-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glow in the dark: use of synchrotron μXRF trace elemental mapping and multispectral macro-imaging on fossils from the Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guériau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.71-79. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miocene fire intensification linked to continuous aridification on the Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunfa Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuli Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijian Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45720.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chondrichthyan teeth from the Early Triassic Paris Biota (Bear Lake County, Idaho, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thodoris Argyriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.63-70. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From hybridization to introgression between two closely related sympatric ant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Gayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57, pp.778-788. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superstesaster promissor gen. et sp. nov., a new starfish (Echinodermata, Asteroidea) from the Early Triassic of Utah, USA, filling a major gap in the phylogeny of asteroids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Villier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.395-415. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14772019.2017.1308972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeobiogeographical distribution of Smithian (Early Triassic) ammonoid faunas within the western USA basin and its controlling parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 61 (6), pp.881-904. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors for differential subsidence in the Sonoma Foreland Basin (Early Triassic, western USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (6), pp.1305 - 1329. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756817000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIS 5–1 dinoflagellate cyst analyses and morphometric evaluation of Galeacysta etrusca and Spiniferites cruciformis in southwestern Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Mudie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 465, pp.117 - 129. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Triassic gladius associated with soft tissue remains from Idaho, USA - a squid-like coleoid cephalopod at the onset of Mesozoic Era.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa A. Doguzhaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63 (2), pp.341-355. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4202/app.00393.2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Smithian microbial deposits and their lateral marine fossiliferous limestones (Early Triassic, Hurricane Cliffs, Utah, USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64 (2), pp.13. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10347-018-0526-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01748441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation and climate evolution of Corpus Christi and Trinity bays: Implications on coastal Texas source-to-sink deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Ferguson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Warny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Simms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (2), pp.123 - 135. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic environmental dynamics and microbial development during the Smithian–Spathian transition (Lower Weber Canyon, Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sabine Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 363, pp.136-151. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the accuracy of biodiversity changes through geologic times: from simulation to solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Gibert Bret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (04), pp.667 - 692. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2017.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disparity and systematic revision of the eocrinoid genus Rhopalocystis (Echinodermata, Blastozoa) from the Lower Ordovician of the central Anti-Atlas (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Nardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Laurent Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (04), pp.685 - 714. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpa.2017.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Early Triassic marine ecosystem and the rise of the Modern evolutionary fauna.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Krumenacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph P. Botting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3 (2), pp.e1602159. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.1602159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01477318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic fluctuations of the global carbon cycle: New evidence from paired carbon isotopes in the western USA basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Cocquerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 154, pp.10-22. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diagenetic control on the Early Triassic Smithian-Spathian carbon isotopic excursions recorded in the marine settings of the Thaynes Group (Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (3), pp.220-236. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gbi.12174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauging scale effects and biogeographical signals in similarity distance decay analyses: an Early Jurassic ammonite case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dommergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (5), pp.671-687 </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclature for the Nameless: A Proposal for an Integrative Molecular Taxonomy of Cryptic Diversity Exemplified by Planktonic Foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès K.M. Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (5), pp.925-940. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syw031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The alkyl glycerol ether lipid composition of heterotrophic sulfate reducing bacteria strongly depends on growth substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Vincon-Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Pacton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Cravo-Laureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 98, pp.141-154. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoecology, biogeography, and evolution of reef ecosystems in the Panthalassa Ocean during the Late Triassic: Insights from reef limestone of the Sambosan Accretionary Complex, Shikoku, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Peybernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chablais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuji Onoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Martini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 457, pp.31-51. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of depositional settings in the Torrey area during the Smithian (Early Triassic, Utah, USA) and their significance for the biotic recovery.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51 (4), pp.600-626. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gj.2663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mwmorph : an R package for fitting multivariate evolutionary models to morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (11), pp.1311-1319. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210.12420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PFR²: a curated database of planktonic Foraminifera18S ribosomal DNA as a resource for studies of plankton ecology, biogeography, and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1472-1485. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial deposits in the aftermath of the end-Permian mass extinction: a diverging case from the Mineral Mountains (Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thomazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (3), pp.753-792. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.12166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and oxygen isotope variability among foraminifera and ostracod carbonated shells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emoke Toth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Görög</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.133-156. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17951/aaa.2015.70.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental and paleobiological origins of coccolithophorid genus Watznaueria emergence during the late Aalenian-early Bajocian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (3), pp.415-435. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pab.2015.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Triassic Gulliver gastropods: Spatio-temporal distribution and significance for biotic recovery after the end-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nützel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 146, pp.31-64. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian shoreline migrations and depositional settings in Timpoweap Canyon (Early Triassic, Utah, USA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151 (5), pp.938-955. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756813000988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data estimation in morphometrics: how much is too much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (2), pp.203-18. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syt100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biometric re-evaluation of recent claims for Early Upper Palaeolithic wolf domestication in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.80-89. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2014.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSU rDNA Divergence in Planktonic Foraminifera: Molecular Taxonomy and Biogeographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurika Ujiié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e104641. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using traditional biometrical data to distinguish West Palearctic wild boar and domestic pigs in the archaeological record: new methods and standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">& Vidarsdottir U. S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Dobney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaelogical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Using traditional biometrical data to distinguish West Palearctic wild boar and domestic pigs in the archaeological record: new methods and standards, 43, pp.1--8. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2013.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological modeling of the temperature dependence of cryptic species of planktonic Foraminifera in the Southern Hemisphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.13-33. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cryptic and the apparent reversed: lack of genetic differentiation within the morphologically diverse plexus of the planktonic foraminifer Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Weiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Aurahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.21-39. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling phylogenetic, geometric and ornamental imprints on Early Triassic ammonoid biogeography: a similarity distance decay study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (1), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2012.00317.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global scale same-specimen morpho-genetic analysis of Truncorotalia truncatulinoides: a perspective on the morphological species concept in planktonic foraminifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 391, pp.2-12. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian ammonoid faunas from Utah: implications for Early Triassic biostratigraphy, correlation and basinal paleogeography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Stephen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132 (2), pp.141-219. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13358-013-0058-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene (MIS 3-4) climate inferred from micromammal communities and δ18O of rodents from Les Pradelles, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (1), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic determination of the carbon and oxygen stable isotope compositions of calcite and dolomite in natural mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.257-265. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Mesopithecus habitat : Insights from late Miocene fossil vertebrate localities of Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spassov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kovachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.162-179. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide Genotyping in the Planktonic Foraminifer Globoconella inflata: Implications for Life History and Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (10), pp.e26665. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity is not (and never has been) a bed of roses!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Fara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 (5-6), pp.351-359. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of MSR (Minimum Sample Richness) for sample assemblage comparisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenny J. Travouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne J. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (4), pp.696-709. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5061/dryad.p1b6b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastropod evidence against the Early Triassic Lilliput effect: REPLY.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nützel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Kaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hautmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (1), pp.e233. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G31765Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient metazoan reefs in the aftermath of the end-Permian mass extinction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Bylund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (10), pp.693-697. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO1264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomically-paced coccolith size variations during the early Pliensbachian (Early Jurassic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuela Mattioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Suan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 295 (1-2), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Dental Microwear Textures Record Inter-Individual Dietary Variations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Angibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Verheyden-Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.e9542. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0009542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological recognition of cryptic species in the planktonic foraminifer Orbulina universa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Morard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ujiie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropaleontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3-4), pp.148-165. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marmicro.2009.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smithian and Spathian (Early Triassic) ammonoid assemblages from terranes: paleoceanographic and paleogeographic implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (6), pp.420-433. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEACYSTA ETRUSCA COMPLEX: DINOFLAGELLATE CYST MARKER OF PARATETHYAN INFLUXES TO THE MEDITERRANEAN SEA BEFORE AND AFTER THE PEAK OF THE MESSINIAN SALINITY CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speranta-Maria Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Dalesme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Head</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33 (2), pp.105-134. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gspalynol.33.2.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00573271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (1), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2007.00443.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing deep-time biodiversity changes: The Palaeogene mammalian metacommunity of the Quercy and Limagne area (Massif Central, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340, pp.602-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between human phosphate and water revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55, pp.1138-1147. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2008.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00341152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new family of bats in the Paleogene of Europe : Systematics and implications for the origin of emballonurids and rhinolophoids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 250, pp.199-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to deciphering the meaning of AP/NAP with respect to vegetation cover.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysiane Thévenod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148, pp.13-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ailuravine rodent from the early Eocene Vastan lignites of western India and its palaeobiogeographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.D. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Palaeontologica Polonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary rates do not drive latitudinal diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.82-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphilemuridae éocènes d'Europe occidentale : nouvelles données, formes affines, systématique et phylogénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleontographica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 283, pp.35-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammal (rodents and lagomorphs) European biogeography from the Late Oligocene to the mid Pliocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Costeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.529-544. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1466-8238.2006.00306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (3-4), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-precision determination of 18O/16O ratios of silver phosphate by EA-pyrolysis-IRMS continuous flow technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francçois Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 42 (1), pp.36-41. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mosaic of environments recorded by bryozoan faunas from the Middle Miocene of Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moissette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfréd Dulai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Kázmér</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pál Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 252, pp.530-556. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2007.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00279911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: clusters, gradients, and networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (6), pp.749-765. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The significance of pollen signal in present-day marine terrigenous sediments: The example of the Gulf of Lions (western Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Charmasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.159-172. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2006.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope fractionation between crocodilian phosphate and water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Billon-Bruyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243, pp.412-420. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation dynamics in southern France during the last 30 ky BP in the light of marine palynology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Jouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Suc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge S. Berné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.1037-1054. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The biogeography of Early Triassic ammonoid faunas: Clusters, gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.749-765. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geobios.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proharpoceras Chao: a new ammonoid lineage surviving the end-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Galfetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2007.00012.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUIT NOUVELLES FAUNES ÉOCÈNES ET OLIGOCÈNES DES PHOSPHORITES DU QUERCY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Hugueney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strata. Série 1 : Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (série 1), pp.113-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphilemuridae (Lipotyphla, Mammalia) éocènes d'Europe occidentale : nouvelles données taxonomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Maitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sigé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5, pp.813-820. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2006.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPRISES PLIO-PLEISTOCENES DU PALEOKARST QUERCINOIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boulbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strata. Série 1 : Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13 (série 1), pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Holocene bovid fossils to infer palaeoenvironment in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.763 - 783. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: Paleoclimatic significance of diversity gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239, pp.374-395. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Triassic ammonoid recovery: paleoclimatic significance of diversity gradients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 239 (3-4), pp.374-395. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2006.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00511387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotopes from biogenic apatites suggest widespread endothermy in Cretaceous dinosaurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fluteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 246 (1-2), pp.41-54. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Dinosaur Thermophysiology: Comment on &amp;quot;Dinosaur Fossils Predict Body Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Buffetaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.0040248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal gradient of taxonomic richness: combined outcome of temperature and geographic mid-domains effects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (3), pp.178-188. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2005.00311.178–188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics and the Lifeway of Mesopithec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Primatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26 (4), pp.801-823. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10764-005-5324-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing, Bootstrapping and Comparing Morphometrical and Phylogenetical Trees: a Case Study of New World Monkeys (Platyrrhini, Primates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Montuire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86 (4), pp.773-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and climate: A new model for estimating past temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Montuire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maridet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 235 (1-2), pp.408-420. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00132760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part II: Diversity patterns and the end-Cenomanian anoxic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.381-398. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-169028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité, évolution et fonctionnement des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Crochet P.-A.; Rasplus J.-Y.; Selosse M.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers des prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors série, cnrs, pp.25-33., 2017, Les Cahiers des prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03847162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId495"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D875895"/>
+    <w:nsid w:val="03B36EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-escarguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0985-6369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111734002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3297-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Nicollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.3.2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kopylov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2025.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111391v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuiliere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Jenks" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bylund" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.2.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafuma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Corfe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505624122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667633v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03182189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4587186" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432957v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L&#233;zin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498753v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.05.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J Orliac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30486/GCR.2021.1913051.1050" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Ferguson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hafner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02346410v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12337" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weppe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1645754" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02505326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103251" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02552773v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0310-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02019205v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12859" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmeknassi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.019" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155113v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02066002v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12316" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02095433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfa Miao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijian Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45720.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02321416v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00842-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12297" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694010v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1308972" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905729v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12375" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01814842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Mudie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.07.035" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822513v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Doguzhaeva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00393.2017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01748441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-018-0526-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01814832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Simms" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2018.02.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01812534v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent Olivier Martin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaucher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2017.6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01812585v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2017.10" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.05.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356327v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12250" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300445v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12174" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB3FHRWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369074v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vincon-Laugier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.05.015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7WFCDKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368847v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peybernes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chablais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Onoue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.05.032" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345780v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2663" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6B4HNGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271833v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210.12420" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12166" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141883v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N&#252;tzel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.03.005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5G3S7J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993597v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt100" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000988" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-R6ZMP47T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Owen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Vidarsdottir U. S." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.033" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776092v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2012.00317.x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHZTCV5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919130v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Stephen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-013-0058-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843535v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clavel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hristova" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassov" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kovachev" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.007" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZRMG1M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598290v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.02.006" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKX2HC90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644399v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny J. Travouillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Archer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Hand" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.p1b6b" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553327v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kaim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hautmann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31765Y.1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jenks" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1264" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009542" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413667v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.05.004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJDP9N17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573271v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalesme" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Head" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gspalynol.33.2.105" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497235v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00443.x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP1Z80XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335991v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sig&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419941v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336286v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Rana" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahni" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Rose" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335995v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Th&#233;venod" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335989v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336042v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173542v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maridet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hugueney" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00306" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994783v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billon-Bruyat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.013" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFR29CW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279911v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfr&#233;d Dulai" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s K&#225;zm&#233;r" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;l M&#252;ller" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.010" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X3LMR80-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505419v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.06.002" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JR3V0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174064v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172632v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.04.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P4VXPWR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172650v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.009" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293715v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173558v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2007.00012.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LGBKDGK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157154v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Astruc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144701v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.01.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MR4XP95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145059v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.06.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P1NCJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152776v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Aguilar" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150797v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040248" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180263v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00311.178&#8211;188" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180270v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-005-5324-4" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB0PX76C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188343v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couette" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montuire" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132760v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.018" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034794v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guex" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-169028" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gilles-escarguel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0985-6369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111734002" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_ZI1_D0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3297-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05308559v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;o Nicollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.3.2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05230422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2025.06.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lh&#233;ritier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kopylov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.70035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2025.07.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111391v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lathuiliere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Jenks" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bylund" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18261/let.58.2.6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lafuma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J Corfe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505624122" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03182189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cordonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mondy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4587186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ginot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12598" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03432957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine L&#233;zin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.03.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370651v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P A Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99056-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498753v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Bylund" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2021.05.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03079515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sorrel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin van Exem" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dietre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106748" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J Orliac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Biot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30486/GCR.2021.1913051.1050" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Warny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Ferguson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hafner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2019.110061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02346410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila V&#246;r&#246;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12337" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02505326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2020.02.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349546v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Weppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pelissie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2019.1645754" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103251" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02552773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Dumet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-020-0310-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02019205v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12859" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02060631v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Nouailhat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joannin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moissette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02066002v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12316" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. Botting" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168504v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Iniesto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elmeknassi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2018.06.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02155113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charbonnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02321416v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00842-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gu&#233;riau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02095433v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfa Miao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuli Wu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Fang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijian Lu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45720.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Romano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thodoris Argyriou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel J. Krumenacker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gayet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12297" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2017.1308972" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12375" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01814842v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Mudie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.07.035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Doguzhaeva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4202/app.00393.2017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01748441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bylund" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Jenks" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-018-0526-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01814832v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Anderson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Simms" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2018.02.007" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.11.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01812585v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2017.10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01812534v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nardin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurent Olivier Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vaucher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2017.6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477318v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Krumenacker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602159" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Cocquerez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.05.005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300445v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12174" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XB3FHRWB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356327v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12250" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368819v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Morard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s K.M. Weiner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syw031" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01369074v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Vincon-Laugier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Pacton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cravo-Laureau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.05.015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7WFCDKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368847v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peybernes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chablais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuji Onoue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.05.032" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345780v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gj.2663" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D6B4HNGM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271833v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210.12420" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149023v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F Darling" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurika Ujii&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12410" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133951v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12166" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02334191v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fourel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Martineau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emoke Toth" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes G&#246;r&#246;g" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17951/aaa.2015.70.133" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141883v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander N&#252;tzel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.03.005" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T5G3S7J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063743v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756813000988" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-R6ZMP47T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993597v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syt100" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015581v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.02.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVM0RQVP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100608v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andr&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0104641" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357146v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Owen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&amp; Vidarsdottir U. S." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Dobney" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.11.033" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911448v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.05.011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7L0RZ2X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797451v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Aurahs" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.21" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776092v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2012.00317.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHZTCV5H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911466v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ujiie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2011.03.013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6Q8VGTV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919130v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Stephen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13358-013-0058-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836873v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.03.007" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674961v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudrand" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.11.003" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLPK4MZ6-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843535v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clavel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merceron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hristova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spassov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kovachev" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.04.007" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLZRMG1M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657029v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026665" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598290v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.02.006" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKX2HC90-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644399v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny J. Travouillon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Archer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne J. Hand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5061/dryad.p1b6b" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553327v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kaim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hautmann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31765Y.1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628213v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Jenks" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO1264" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657325v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Angibault" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Verheyden-Tixier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009542" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869299v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2009.03.001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC4HF894-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413667v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2008.05.004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJDP9N17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00573271v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speranta-Maria Popescu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalesme" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouannic" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Head" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gspalynol.33.2.105" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497235v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00443.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP1Z80XL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335991v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sig&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00341152v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne H&#233;ran" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amiot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2008.06.006" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419941v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#238;tre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Favre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vidal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Th&#233;venod" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336286v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Rana" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumar" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahni" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Rose" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335989v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336042v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Maitre" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173542v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maridet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Hugueney" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1466-8238.2006.00306" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994783v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billon-Bruyat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Buffetaut" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.08.013" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GFR29CW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132829v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#231;ois Martineau" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1130" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L9P38BK7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279911v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfr&#233;d Dulai" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s K&#225;zm&#233;r" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;l M&#252;ller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2007.05.010" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X3LMR80-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505419v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2007.06.002" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4JR3V0H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172632v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Beaudouin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charmasson" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2006.04.003" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P4VXPWR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174064v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172650v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Bern&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.12.009" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293715v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173558v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galfetti" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2007.00012.x" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5LGBKDGK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157154v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Astruc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144701v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2006.01.005" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MR4XP95-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152776v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Aguilar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145585v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bourquin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2006.02.003" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QGNZXDT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145059v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jousse" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.06.002" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P1NCJ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147039v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511387v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133060v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.04.018" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z1BMDZMZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150797v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecuyer" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0040248" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180263v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2005.00311.178&#8211;188" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180270v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10764-005-5324-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RB0PX76C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188343v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couette" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Montuire" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132760v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.04.018" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034794v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guex" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-169028" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>