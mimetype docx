--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -927,563 +927,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the GCT Prototypes Optical System Implementation and Other Key Performances for the Cherenkov Telescope Array</w:t>
+                <w:t xml:space="preserve">Update on the characterisation of the pGCT, a prototype of 4m dual-mirror Cherenkov Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dmytriiev</w:t>
+                <w:t xml:space="preserve">E. Rebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dangeon</w:t>
+                <w:t xml:space="preserve">J.L. Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Horville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Sol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.663, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Topics in Astroparticle and Underground Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Valencia, Spain. pp.012092, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.358.0663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2156/1/012092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340140v1</w:t>
+                <w:t xml:space="preserve">hal-03591373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the characterisation of the pGCT, a prototype of 4m dual-mirror Cherenkov Telescope</w:t>
+                <w:t xml:space="preserve">Assessment of the GCT Prototypes Optical System Implementation and Other Key Performances for the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Rebert</w:t>
+                <w:t xml:space="preserve">A. Dmytriiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Dournaux</w:t>
+                <w:t xml:space="preserve">L. Dangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Horville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Sol</w:t>
+                <w:t xml:space="preserve">A. Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Topics in Astroparticle and Underground Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Valencia, Spain. pp.012092, </w:t>
+              <w:t xml:space="preserve">36th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. pp.663, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2156/1/012092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.358.0663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591373v1</w:t>
+                <w:t xml:space="preserve">hal-02340140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crescent MOONS: an update on the ongoing construction of the new VLT's multi-object spectrograph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fibre links for the WEAVE instrument: the making of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phil Rees</w:t>
+                <w:t xml:space="preserve">Shan Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Bryson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alasdair Fairley</w:t>
+                <w:t xml:space="preserve">Piercarlo Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Horville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Caffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2561229⟩</w:t>
+              <w:t xml:space="preserve">Modeling, Systems Engineering, and Project Management for Astronomy IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2562305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03566039v1</w:t>
+                <w:t xml:space="preserve">hal-03215398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre links for the WEAVE instrument: the making of</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fasola</w:t>
+                <w:t xml:space="preserve">Crescent MOONS: an update on the ongoing construction of the new VLT's multi-object spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cirasuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Horville</w:t>
+                <w:t xml:space="preserve">Oscar Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabetta Caffau</w:t>
+                <w:t xml:space="preserve">Ian Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Fairley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling, Systems Engineering, and Project Management for Astronomy IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online Only, France. pp.95, </w:t>
+              <w:t xml:space="preserve">Proceedings of the SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, à renseigner, Unknown Region. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2562305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2561229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03215398v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final characterisation and design of the Gamma-ray Cherenkov Telescope (GCT) for the Cherenkov telescope array</w:t>
               </w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dmytriiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.1070010, </w:t>
@@ -1763,64 +1763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dournaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hocdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2139,51 +2139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating performance of the gamma-ray Cherenkov telescope: An end-to-end Schwarzschild–Couder telescope prototype for the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2267,697 +2267,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gamma-ray Cherenkov Telescope for the Cherenkov Telescope Array</w:t>
+                <w:t xml:space="preserve">Performance of the Gamma-ray Cherenkov Telescope structure: a dual-mirror telescope prototype proposed for the future Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tibaldo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Amans</w:t>
+                <w:t xml:space="preserve">Jean-Laurent Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. P. Armstrong</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Gironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Meeting on High Energy Gamma-Ray Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4969025⟩</w:t>
+              <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation II. Proceedings SPIE Volume 9912</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99124Z, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01433556v1</w:t>
+                <w:t xml:space="preserve">hal-03743522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GCT camera for the Cherenkov Telescope Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Brown</w:t>
+                <w:t xml:space="preserve">The Gamma-ray Cherenkov Telescope for the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tibaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Armstrong</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2231685⟩</w:t>
+              <w:t xml:space="preserve">6th International Meeting on High Energy Gamma-Ray Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany. pp.080004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4969025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297766v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01433556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gamma-ray Cherenkov Telescope, an end-to end Schwarzschild-Couder telescope prototype proposed for the Cherenkov Telescope Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Dournaux</w:t>
+                <w:t xml:space="preserve">The GCT camera for the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. pp.990848, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. pp.99065K, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2231685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2232082⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02297769v1</w:t>
+                <w:t xml:space="preserve">hal-02297766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of tests on the WEAVE fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Gamma-ray Cherenkov Telescope, an end-to end Schwarzschild-Couder telescope prototype proposed for the Cherenkov Telescope Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dournaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abchiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sayède</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Don Carlos Abrams</w:t>
+                <w:t xml:space="preserve">T. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2231170⟩</w:t>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Edinburgh, United Kingdom. pp.990848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2232082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03735032v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of the Gamma-ray Cherenkov Telescope structure: a dual-mirror telescope prototype proposed for the future Cherenkov Telescope Array</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results of tests on the WEAVE fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Amans</w:t>
+                <w:t xml:space="preserve">Frédéric Sayède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Dangeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fasola</w:t>
+                <w:t xml:space="preserve">Stéphane Dorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Gironnet</w:t>
+                <w:t xml:space="preserve">Don Carlos Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation II. Proceedings SPIE Volume 9912</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.99124Z, </w:t>
+              <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2232099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2231170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743522v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small size telescope projects for the Cherenkov Telescope Array</w:t>
               </w:r>
@@ -3068,90 +3068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Mechanical Structure of the SST-2M GCT Telescope for the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3206,51 +3206,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative telescope control system architecture for SST-GATE telescopes at the CTA Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,51 +3327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WEAVE MOS fibre bundle test plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sayède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guinouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3379,51 +3379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t>
@@ -3461,90 +3461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S4EI (Spectral Sampling with Slicer for Stellar and Extragalactical Instrumentation), a new-generation of 3D spectro-imager dedicated to night astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sayède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piercarlo Bonifacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3612,77 +3612,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ground-based and Airborne Telescopes V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Montréal, Quebec, Canada. </w:t>
@@ -3733,51 +3733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SST-GATE: A dual mirror telescope for the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,51 +3983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SST-GATE: an innovative telescope for very high energy astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,265 +4232,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the GYES instrument: a multifibre high-resolution spectrograph for the prime focus of the Canada-France-Hawaii Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">An alternative architecture for the PLATO Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fasola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shan Mignot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy III</w:t>
+              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2010: Optical, Infrared, and Millimeter Wave</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.857094⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.856868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724449v1</w:t>
+                <w:t xml:space="preserve">hal-03734479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative architecture for the PLATO Mission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laporte</w:t>
+                <w:t xml:space="preserve">Overview of the GYES instrument: a multifibre high-resolution spectrograph for the prime focus of the Canada-France-Hawaii Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin B. Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Dournaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Telescopes and Instrumentation 2010: Optical, Infrared, and Millimeter Wave</w:t>
+              <w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Diego, California, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.856868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.857094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03734479v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4804,51 +4804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Fonseca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fasola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09863-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zorn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Armstrong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192570v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aloisio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6d67" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340140v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dmytriiev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dangeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0663" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591373v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dournaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2156/1/012092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566039v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561229" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Mignot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caffau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Le Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Afonso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Carollo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hocd&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669694v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lapington" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abchiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Amans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Franco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Amans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenshaw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.05.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tibaldo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Armstrong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armstrong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231685" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297769v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dournaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232082" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Carlos Abrams" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231170" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Dournaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amans" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dangeon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gironnet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232099" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03946540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montaruli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Cta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bilnik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blocki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogacz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abchiche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buchholtz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2054478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinouard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blake" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pareschi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellassai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.966860" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dournaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1045037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724449v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cohen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B. Dalton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734479v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856868" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro da Fonseca" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fasola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-022-09863-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baillie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zorn" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. White" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Watson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Armstrong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balzer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.06.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192570v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aloisio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6d67" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dournaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fasola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horville" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2156/1/012092" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dmytriiev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dangeon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.0663" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215398v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Mignot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piercarlo Bonifacio" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Horville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caffau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561229" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Le Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Huet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Afonso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Carollo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313403" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903360v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hocd&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.301.0836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669694v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lapington" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abchiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Amans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.12.010" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Franco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Amans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969027" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554809v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laporte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greenshaw" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.05.059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Dournaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Amans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dangeon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Gironnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01433556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tibaldo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Armstrong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4969025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brown" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Armstrong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231685" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297769v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dournaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2232082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735032v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Say&#232;de" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Carlos Abrams" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2231170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03946540v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montaruli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Cta" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bilnik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blocki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bogacz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743217v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dumas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abchiche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Buchholtz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2054478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinouard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lhome" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2056285" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734671v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Puech" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Malherbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055083" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03804854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blake" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809669v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pareschi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Antonelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellassai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734629v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.966860" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Dournaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caffau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/eas/1045037" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.856868" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B. Dalton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857094" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365151v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Al Samarai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves Batista" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de C&#225;ssia dos Anjos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. de Gouveia Dal Pino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/10986" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>