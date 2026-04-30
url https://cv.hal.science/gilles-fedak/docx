--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Fedak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria and satisfaction oriented scheduling for hybrid distributed computing infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Litan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Cosmin Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability/Network-aware MapReduce over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingdong Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.94--111. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2016.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Data: A Programming Model to Manage Data Life Cycle Across Heterogeneous Systems and Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Ripeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.17. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HybridMR: a New Approach for Hybrid MapReduce Combining Desktop Grid and Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (16), pp.16. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGhybrid: A Simulator for MapReduce Applications in Hybrid Distributed Infrastructures Validated with the Grid5000 Experimental Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio C. S. Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Geyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Workflow-Aware Storage:An Opportunity Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Beltrão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emalayan Vairavanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abmar Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan C. Maheshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-014-9307-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Data Management for Map-Reduce-based Data-Intensive Applications on Cloud and Hybrid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2/3), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2013.055265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Strategies for Big Data Analytics in Hybrid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassiano J Matteussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo R R de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre da Silva Veith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on High Performance Computing Simulation (HPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Orléans, France. pp.869-876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer la consommation énergétique de processus avec seulement un wattmètre (et un solveur) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS 2017 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Active Data to Provide Smart Data Surveillance to E-Science Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Chard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2015.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 3 -MapReduce: Towards MapReduce for Distributed and Dynamic Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Francisco Saray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Big Data Intelligence and Computing (DataCom 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Fast & CloudPower: Towards High Performance Technical Analysis for Small Investors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darie Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Economics of Grids, Clouds, Systems, and Services (GECON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Environment for doing Data Science that runs in Browsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Big Data Intelligence and Computing (DataCom 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and Network-Aware MapReduce Task Scheduling over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Zhangjiajie, China. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27119-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART: An Application Framework for Real Time Big Data Analysis on Heterogeneous Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio C. S. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assuncao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Pignaton de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Int. Conf. on Computer and Information Technology (CIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2015, Liverpool, United Kingdom. pp.199-206, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIT/IUCC/DASC/PICOM.2015.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Data Processing in Dynamic Hybrid Computing Environment Using MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dalian, China. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11194-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy for MapReduce on Hybrid Clouds Using Information Dispersal Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heithem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management in Cloud, Grid and P2P Systems (GLOBE'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Promethee-based Scheduler Enriched with User-Oriented Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Litan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Cosmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECON 2013 - 10th IEEE Conference on Economics of Grids, Clouds, Systems, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02414-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Data: A Data-Centric Approach to Data Life-Cycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Ripeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Al-Kiswany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSW '13 - 8th Parallel Data Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Denver, United States. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2538542.2538566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Data Management for Map-Reduce-based Data-Intensive Applications on Cloud and Hybrid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International IBM Cloud Academy Conference - ICA CON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Research Triangle Park, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyingGrid : from Volunteer Computing to Volunteer Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Urbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">poster in Computing in Hign Energy and Nuclear Physics (CHEP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeQuloS: A QoS Service for BoT Applications Using Best Effort Distributed Computing Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM International Symposium on High Performance Distributed Computing (HPDC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.173--186, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2287076.2287106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Promethee Methods for Multi-Criteria Pull-based Scheduling on DCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Conference on eScience (eScience'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chicago, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data and Task on Data-Driven Master/Worker Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Khemakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCAT 2012 - 13th International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Beijing, China. pp.593-598, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MapReduce for Internet Computing: a Comparison of Hadoop and BitDew-MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanhua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRID 2012 - 13th ACM/IEEE International Conference on Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.76-84, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Grid.2012.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Data Reliability Tradeoffs in Hybrid Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IPDPS 2012, 17th IEEE International Workshop on Dependable Parallel, Distributed and Network-Centric Systems (DPDNS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Iniesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards MapReduce for Desktop Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC), 2010 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3PGCIC.2010.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the EGEE Grid with XtremWeb-HEP Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Kacsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Balaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster, Cloud and Grid Computing (CCGrid), 2010 10th IEEE/ACM International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.685-690, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2010.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLAST Application with Data-aware Desktop Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid'09: Proceedings of the 9th IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2009.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Data Distribution Layer of BOINC with BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Silva Fernando Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCGRID 2008, Second Workshop on Desktop Grids and Volunteer Computing held in conjunction with IPDPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Replication Techniques to Ensure Checkpoint Storage Reliability in Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bouabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID '08: Proceedings of the 2008 Eighth IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2008.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A file transfer service with client/server, P2P and wide area storage protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management in Grid and Peer-to-Peer Systems: First International Conference, Globe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85176-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Data Distribution with BitTorrent for Computational Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baohua Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC’2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger & XtremWeb: Monte Carlo computation on a global computing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference for Computing in High-Energy and Nuclear Physics (CHEP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, La Jolla, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.388, 2012, 9781439862148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Cérin and Gilles Fedak. Chapman &amp; All/CRC Press, pp.362, 2012, 9781439862148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Clouds, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmood, Zaigham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, ISBN 978-3-319-10529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hybridized Clouds and Desktop Grid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Cérin and Gilles Fedak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; All/CRC Press, pp.261--285, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Intensive Computing on Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heshan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Chun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Cérin and Gilles Fedak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; All/CRC Press, pp.237--259, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Desktop Grids in Hybrid Distributed Computing Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Cerin, Gilles Fedak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Scalable Computing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Rezmerita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li, Kuan-Ching and Hsu, Ching-Hsien and Tianruo Yang, Laurence and Dongarra, Jack and Zima, Hans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Scalable Computing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1086, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed and replicated service for checkpoint storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bouabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">{M. Danelutto and P. Fragopoulou and V. Getov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Grids Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.295-306, 2008, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78448-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Result Errors in Internet Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Moura Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGhybrid - A Toolkit for Simulating MapReduce on Hybrid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Santos dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Geyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate QoS Prototype for the EDGI Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Kacsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8294, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced QoS Prototype for the EDGI Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Kacsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8295, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Data: A Programming Model to Manage Data Life Cycle Across Heterogeneous Systems and Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Ripeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8062, Inria - Research Centre Grenoble – Rhône-Alpes; ENS Lyon; University of British Columbia. 2012, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeQuloS: A QoS Service for BoT Applications Using Best Effort Distributed Computing Infrastructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7890, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSL-Lab: a Platform to Experiment on Domestic Broadband Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Iniesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7024, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitDew: A Programmable Environment for Large-Scale Data Management and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2008, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00216126v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Availability in Enterprise Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Soft Real-Time Applications on Enterprise Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kindarji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Desktop Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Ecole Normale Supérieure de Lyon, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01158462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles Fedak </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability/Network-aware MapReduce over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingdong Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 379, pp.94--111. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ins.2016.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria and satisfaction oriented scheduling for hybrid distributed computing infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Litan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Cosmin Silaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGhybrid: A Simulator for MapReduce Applications in Hybrid Distributed Infrastructures Validated with the Grid5000 Experimental Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio C. S. Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Geyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Data: A Programming Model to Manage Data Life Cycle Across Heterogeneous Systems and Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Ripeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2015.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HybridMR: a New Approach for Hybrid MapReduce Combining Desktop Grid and Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (16), pp.16. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.3515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Case for Workflow-Aware Storage:An Opportunity Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauro Beltrão Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emalayan Vairavanathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abmar Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ketan C. Maheshwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.19. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-014-9307-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Data Management for Map-Reduce-based Data-Intensive Applications on Cloud and Hybrid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCC - International Journal of Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (2/3), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCC.2013.055265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Strategies for Big Data Analytics in Hybrid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassiano J Matteussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo R R de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre da Silva Veith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on High Performance Computing Simulation (HPCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Orléans, France. pp.869-876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment estimer la consommation énergétique de processus avec seulement un wattmètre (et un solveur) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Lorentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ComPAS 2017 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART: An Application Framework for Real Time Big Data Analysis on Heterogeneous Cloud Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio C. S. dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Dias de Assuncao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Geyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edison Pignaton de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Int. Conf. on Computer and Information Technology (CIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2015, Liverpool, United Kingdom. pp.199-206, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIT/IUCC/DASC/PICOM.2015.29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-Fast & CloudPower: Towards High Performance Technical Analysis for Small Investors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darie Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Economics of Grids, Clouds, Systems, and Services (GECON 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cluj-Napoca, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D 3 -MapReduce: Towards MapReduce for Distributed and Dynamic Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Francisco Saray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Big Data Intelligence and Computing (DataCom 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Active Data to Provide Smart Data Surveillance to E-Science Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Chard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 23rd Euromicro International Conference on Parallel, Distributed and Network-Based Processing (PDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDP.2015.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Environment for doing Data Science that runs in Browsers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Big Data Intelligence and Computing (DataCom 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and Network-Aware MapReduce Task Scheduling over the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Zhangjiajie, China. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27119-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Data Processing in Dynamic Hybrid Computing Environment Using MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Algorithms and Architectures for Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dalian, China. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11194-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy for MapReduce on Hybrid Clouds Using Information Dispersal Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Cheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heithem Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management in Cloud, Grid and P2P Systems (GLOBE'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-10067-8_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Promethee-based Scheduler Enriched with User-Oriented Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Litan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Cosmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECON 2013 - 10th IEEE Conference on Economics of Grids, Clouds, Systems, and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zaragoza, Spain. pp.161-172, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02414-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Data: A Data-Centric Approach to Data Life-Cycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Ripeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Al-Kiswany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDSW '13 - 8th Parallel Data Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Denver, United States. pp.39-44, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2538542.2538566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Data Reliability Tradeoffs in Hybrid Distributed Storage Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of IPDPS 2012, 17th IEEE International Workshop on Dependable Parallel, Distributed and Network-Centric Systems (DPDNS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Scalable Data Management for Map-Reduce-based Data-Intensive Applications on Cloud and Hybrid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Antoniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International IBM Cloud Academy Conference - ICA CON 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Research Triangle Park, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlyingGrid : from Volunteer Computing to Volunteer Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Urbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">poster in Computing in Hign Energy and Nuclear Physics (CHEP'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeQuloS: A QoS Service for BoT Applications Using Best Effort Distributed Computing Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st ACM International Symposium on High Performance Distributed Computing (HPDC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Delft, Netherlands. pp.173--186, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2287076.2287106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Promethee Methods for Multi-Criteria Pull-based Scheduling on DCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 8th IEEE International Conference on eScience (eScience'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chicago, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing MapReduce for Internet Computing: a Comparison of Hadoop and BitDew-MapReduce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuanhua Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRID 2012 - 13th ACM/IEEE International Conference on Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. pp.76-84, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Grid.2012.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Data and Task on Data-Driven Master/Worker Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Khemakem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jemni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCAT 2012 - 13th International Conference on Parallel and Distributed Computing, Applications and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Beijing, China. pp.593-598, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PDCAT.2012.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards MapReduce for Desktop Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mircea Moca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P, Parallel, Grid, Cloud and Internet Computing (3PGCIC), 2010 International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Fukuoka, Japan. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3PGCIC.2010.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Iniesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC'2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00502888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the EGEE Grid with XtremWeb-HEP Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Kacsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Farkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltan Balaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster, Cloud and Grid Computing (CCGrid), 2010 10th IEEE/ACM International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Melbourne, Australia. pp.685-690, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2010.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BLAST Application with Data-aware Desktop Grid Middleware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGrid'09: Proceedings of the 9th IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2009.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Replication Techniques to Ensure Checkpoint Storage Reliability in Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bouabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCGRID '08: Proceedings of the 2008 Eighth IEEE International Symposium on Cluster Computing and the Grid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Washington, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2008.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A file transfer service with client/server, P2P and wide area storage protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management in Grid and Peer-to-Peer Systems: First International Conference, Globe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Turin, Italy. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85176-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Data Distribution Layer of BOINC with BitTorrent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Silva Fernando Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Kelley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCGRID 2008, Second Workshop on Desktop Grids and Volunteer Computing held in conjunction with IPDPS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Data Distribution with BitTorrent for Computational Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baohua Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Parallel and Distributed Computing (ISPDC’2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auger & XtremWeb: Monte Carlo computation on a global computing platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference for Computing in High-Energy and Nuclear Physics (CHEP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, La Jolla, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.388, 2012, 9781439862148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Cérin and Gilles Fedak. Chapman &amp; All/CRC Press, pp.362, 2012, 9781439862148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond The Clouds, How Should Next Generation Utility Computing Infrastructures Be Designed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Orgerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mahmood, Zaigham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cloud Computing: Challenges, Limitations and R&amp;D Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014, ISBN 978-3-319-10529-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Intensive Computing on Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heshan Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu-Chun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Cérin and Gilles Fedak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; All/CRC Press, pp.237--259, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Hybridized Clouds and Desktop Grid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Cérin and Gilles Fedak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapman &amp; All/CRC Press, pp.261--285, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of Desktop Grids in Hybrid Distributed Computing Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Cerin, Gilles Fedak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desktop Grid Computing Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Scalable Computing Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Malécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Rezmerita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Li, Kuan-Ching and Hsu, Ching-Hsien and Tianruo Yang, Laurence and Dongarra, Jack and Zima, Hans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Scalable Computing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1086, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed and replicated service for checkpoint storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Bouabache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">{M. Danelutto and P. Fragopoulou and V. Getov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Grids Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.295-306, 2008, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78448-9_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Result Errors in Internet Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Malecot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricio Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Moura Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIGhybrid - A Toolkit for Simulating MapReduce on Hybrid Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Santos dos Anjos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Geyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced QoS Prototype for the EDGI Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Kacsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8295, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate QoS Prototype for the EDGI Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Kacsuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8294, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpeQuloS: A QoS Service for BoT Applications Using Best Effort Distributed Computing Infrastructures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Delamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Lodygensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7890, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672046v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Data: A Programming Model to Manage Data Life Cycle Across Heterogeneous Systems and Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matei Ripeanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8062, Inria - Research Centre Grenoble – Rhône-Alpes; ENS Lyon; University of British Columbia. 2012, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSL-Lab: a Platform to Experiment on Domestic Broadband Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrick Gelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Iniesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7024, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitDew: A Programmable Environment for Large-Scale Data Management and Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiwu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA. 2008, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00216126v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resource Availability in Enterprise Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Chien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Casanova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Soft Real-Time Applications on Enterprise Desktop Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrick Kondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Kindarji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Cappello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to Desktop Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fedak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Ecole Normale Supérieure de Lyon, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01158462v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Moca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Litan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Cosmin Silaghi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.03.022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingdong Tang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.09.030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Ripeanu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.05.015" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3515" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. Anjos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Geyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Beltr&#227;o Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emalayan Vairavanathan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abmar Barros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan C. Maheshwari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9307-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Anjos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiano J Matteussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R R de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Veith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lorentz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.76" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Francisco Saray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darie Moldovan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245751v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27119-4_15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. dos Anjos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Pignaton de Freitas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.29" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11194-0_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Cheikh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abbes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Cosmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02414-1_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G1BLWSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al-Kiswany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2538542.2538566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757074v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2287076.2287106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757065v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khemakem" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.122" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanhua Shi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Grid.2012.31" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687553v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2010.33" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Farkas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Balaton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.91" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684422v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva Fernando Costa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kelley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536446" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684464v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouabache" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.95" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689869v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85176-9_1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohua Wei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heshan Lin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Chun Feng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mal&#233;cot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Rezmerita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78448-9_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Araujo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malecot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Domingues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moura Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Santos dos Anjos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729002v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672046v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216126v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kindarji" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01158462v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingdong Tang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiwu He" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.09.030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Moca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Litan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Cosmin Silaghi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.03.022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. Anjos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Geyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.665" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01241491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Ripeanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2015.05.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108605v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro Beltr&#227;o Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emalayan Vairavanathan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abmar Barros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketan C. Maheshwari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9307-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristophe Blanchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2013.055265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Anjos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiano J Matteussi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo R R de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Veith" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677688v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lorentz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. dos Anjos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edison Pignaton de Freitas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT/IUCC/DASC/PICOM.2015.29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darie Moldovan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lodygensky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Francisco Saray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256207v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Chard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Foster" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.76" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Abidi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27119-4_15" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108619v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11194-0_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01108651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Cheikh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heithem Abbes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10067-8_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Cosmin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02414-1_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5G1BLWSG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al-Kiswany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2538542.2538566" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dadoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delamare" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2287076.2287106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757063v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Jin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanhua Shi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Grid.2012.31" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757065v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Labidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Khemakem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jemni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2012.122" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687553v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2010.33" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Kacsuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Farkas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Balaton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2010.100" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.91" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouabache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2008.95" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689869v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85176-9_1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva Fernando Costa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Kelley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536446" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baohua Wei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828230v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757057v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heshan Lin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu-Chun Feng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728805v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788930v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mal&#233;cot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Rezmerita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78448-9_24" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Araujo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Malecot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Domingues" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Moura Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062709v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Santos dos Anjos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00672046v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729002v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424936v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00216126v4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kindarji" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01158462v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>