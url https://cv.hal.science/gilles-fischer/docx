--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles FIscher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuPETFlow: multiple ploidy estimation tool from flow cytometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.301. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11470-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient mutational burst occurs during yeast colony development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.1214-1236. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44320-025-00117-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated losses of self-fertility shaped heterozygosity and polyploidy in yeast evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Andriushchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 123 (2), pp.e2525679123. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2525679123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication signatures in the non-conventional yeast Lachancea cidri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Benavides-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01058-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScRAPdb: an integrated pan-omics database for the Saccharomyces cerevisiae reference assembly panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zepu Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tarabini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.gkae955. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative taxonomy approach reveals Saccharomyces chiloensis sp. nov. as a newly discovered species from Coastal Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas A Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Barría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1011396. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere assemblies of 142 strains characterize the genome structural landscape in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (8), pp.1390 - 1399. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-023-01459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomerase-independent survival leads to a mosaic of complex subtelomere rearrangements in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), pp.1582-1598. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.278043.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐dated divergence between South Hemisphere populations of the non‐conventional yeast L . cidri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quintero-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The budding yeast life cycle: More complex than anticipated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Llorente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary model identifies the main evolutionary biases for the evolution of genome-replication profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Droghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.63542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of beer wort fermentation diversity across natural Saccharomyces eubayanus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Mardones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Krogerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.1012-1025. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Reconstruction Based on Synteny Block and Gene Adjacencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Champeimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Oteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.2747-2762. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Reconstruction Based on Synteny Block and Gene Adjacencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Champeimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Oteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.2747-2762. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUM&Co: accurate detection of all SV types through whole-genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Contiguous Nanopore Genome Assembly of Chlamydomonas reinhardtii CC-1690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (37), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00726-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling yeast chromosomes with CRISPR/ Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.e1008332. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Portrait of De Novo Genes in Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vakirlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Opulente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Todd Hittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (3), pp.631-645. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the temporal program of genome replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2199. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing meiotic chromosomes' structure and pairing using a designer sequence optimized for Hi‐C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittore F Scolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurele Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.e8293. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20188293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting evolutionary genome dynamics between domesticated and wild yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (6), pp.913-924. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Receivers for Low-Frequency Radio Telescopes UTR-2, URAN, GURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (04), pp.1641010. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2251171716410105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn entry probe mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.80-103. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissection of quantitative traits by bulk segregant mapping in a protoploid yeast species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsyr/fow056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of ancestral chromosome architecture and gene repertoire reveals principles of genome evolution in a model yeast genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vakirlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.918-932. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.204420.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bz-rates: a web-tool to estimate mutation rates from fluctuation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (11), pp.2323-2327. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.019836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses: accurate detection of low-frequency structural variations in large insert-size sequencing libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.801-808. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary assessment of sea-level rise and climate change impacts on the lower Nile delta, Egypt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sušnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Vamvakeridou-Lyroudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kloos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Towards a better understanding of the links between stressors, hazard assessment and ecosystem services under water scarcity, 503-504, pp.279-288. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveals chromosome-scale heterogeneous evolution in a protoploid yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Reisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling annotation gaps in yeast genomes using genome-wide contact maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marie-Nelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Marbouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (15), pp.2105-13. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01488132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total synthesis of a functional designer eukaryotic chromosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayana Annaluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie A. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivaprakash Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stracquadanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 344 (6179), pp.55-8. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01420002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynChro: A Fast and Easy Tool to Reconstruct and Visualize Synteny Blocks along Eukaryotic Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e92621. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0092621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight calibration of STEREO-B/WAVES antenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013RS005197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of genetically diverged Saccharomyces cerevisiae strains with markerless deletions of multiple auxotrophic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of chromosomal rearrangements based on synteny blocks and synteny packs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4, SI), pp.815-838. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exr047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest recorded ground-based decameter wavelength observations of Saturn’s lightning during the giant E-storm detected by Cassini spacecraft in early 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Kalinichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatiotemporal Program of Replication in the Genome of Lachancea kluyveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orso Maria Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.370-388. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutational Profile of the Yeast Genome Is Shaped by Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msr280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on synteny between yeasts and vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 ((8-9)), pp.629-638. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the performance of the ATLAS detector using cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1593. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00541736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00531451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-shooter, the new wide band intermediate resolution spectrograph at the ESO Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjaergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A105. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness of the ATLAS Tile Calorimeter for LHC collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.1193-1236. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1508-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00507847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Simulation Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.823-874. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1429-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00486874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness of the ATLAS Liquid Argon Calorimeter for LHC Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.723-753. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1354-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00441183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the ATLAS Muon Spectrometer with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.875-916. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1415-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00495276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of protoploid Saccharomycetaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe V Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1696-1709. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.091546.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle aggregation on vertical fluxes of organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schafer-Neth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1-4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual composition of a yeast chromosome arm is associated with its delayed replication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David James Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1710-1721. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.090605.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmental Duplications Arise from Pol32-Dependent Repair of Broken Forks through Two Alternative Replication-Based Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000175. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03376840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $K^{0}_{\mu3}$ form factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Kalmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 647, pp.341-350. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Ratio $\Gamma(K_L \to \pi^+ \pi^-)/\Gamma(K_L \to \pi\pm e \mp\nu)$ and Extraction of the CP Violation Parameter $|\eta+-|$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Kalmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 645, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00142530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and transport processes of marine particulate matter off Cape Blanc (NW-Africa): results from vertical camera profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ratmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.903-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiative Ke3 Branching Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 605, pp.247-255. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variations in Titan's upper atmosphere: Impact on Cassini/Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kazeminejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.1183-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution in yeasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6995), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Exploration of Growth Inhibition Caused by Overexpression of Genomic Fragments in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hantraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (9), pp.R72. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2004-5-9-r72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of $K_{L,S} \rightarrow \pi^{+}\pi^{-}e^{+}e^{-}$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eucaryotic genome evolution through the spontaneous duplication of large chromosomal segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.234-243. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7600024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end fusion of linear deleted chromosomes initiates a cycle of genome instability in Streptomyces ambofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (2), pp.411-425. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03698.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the decay $K_{s} \to \pi^{0}\gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 556, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise measurement of the decay $K_{L} \to\pi^{0}\gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 536, pp.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements of the $\eta$ and $K^0$ masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 533, pp.196-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the decay $K_{s} \to \pi^{0}e^{+}e^{-}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 514, pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene order in the genomes of two related yeast species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.2009-2019. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the quadratic slope parameter in the $K_{L} \rightarrow 3\pi^{0}$ decay Dalitz plot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 515, pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the transverse polarization of$\Lambda$-hyperons produced in inelastic pN-reactions at 450 GeV proton energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.265-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurement of the $\Xi^0$ mass and the branching ratios of the decays $\Xi^0\rightarrow\Lambda\gamma$ and $\Xi^0\rightarrow\Sigma^0\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new measurement of the branching ratio of $K_S \rightarrow \gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 493, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge in ionization detectors and the NA48 electromagnetic calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ceccucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 421, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the decay rate and form factor parameter $\alpha_{K}*$ in the decay $K_{L} \rightarrow e^{+}e^{-}\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.553-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraclonal polymorphism in the bacterium Streptomyces ambofaciens ATCC23877: evidence for a high degree of heterogeneity of the wild type clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 430 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(99)00149-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new measurement of direct CP violation in two pion decays of the neutral kaon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a J. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 465, pp.335-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct search for light gluinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 446, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal arm replacement generates a high level of intraspecific polymorphism in the terminal inverted repeats of the linear chromosomal DNA of Streptomyces ambofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (6), pp.14296-301. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.95.24.14296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of the linear chromosomal DNA from the centrally located oriC of Streptomyces ambofaciens revealed by PFGE gene dosage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 149 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0923-2508(98)80080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic instabi|ity and its possible evolutionary implications on the chromosomal structure of Streptomyces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.555 - 558. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9084(97)82003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamantini Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.167-73. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unstable region of Streptomyces ambiofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (2), pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unstable region of Streptomyces ambofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.261-71. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1996.366894.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSULTATS DE LA COLLABORATION SLAC-LBL A SPEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breidenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1976, 37 (C2), pp.C2-1-C2-11. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1976201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00216473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Cassini RPWS: Radio and plasma wav es at Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassini Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01818719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Plasma Wave Observations During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.abstract #U22A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and plasma wave observations during Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-antenna observations in the low-frequency radio astronomy of solar system objects and related topics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Planetary, Solar and Heliospheric Radio Emissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, Austria. pp.467-478, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/PRE8s467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the trigger and data acquisition systems in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022001, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/119/2/022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00308890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Level-Trigger Steering of the ATLAS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS High Level Trigger Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022013, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/119/2/022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Trigger - Commissioning with cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Computational Framework to Characterize the Genetic Diversity Across 3,570 Strains in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Computational Framework to Characterize the Genetic Diversity Across 3,570 Strains in S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Procedure to Generate Genome-Wide Spatiotemporal Program of Replication in Yeast Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, Yeast Functional Genomics, 978-1-4939-3078-4. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3079-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Procedure to Generate Genome-Wide Spatiotemporal Program of Replication in Yeast Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yeast Functional Genomics - Methods and Protocols, 978-1-4939-3078-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural diversity of telomere length distributions across 100 yeast strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Kornobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuPET-Flow: Multiple Ploidy Estimation Tool from Flow cytometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient burst of mutations occurs during the normal development of yeast colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomerase-independent survival leads to a mosaic of complex subtelomere rearrangements in $Chlamydomonas\ reinhardtii$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Walter Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the $K_s$ lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des régions terminales de l'ADN chromosomique linéaire de streptomyces ambofaciens : implications évolutives de l'instabilité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN10240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId425"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles FIscher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated losses of self-fertility shaped heterozygosity and polyploidy in yeast evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Andriushchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 123 (2), pp.e2525679123. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2525679123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient mutational burst occurs during yeast colony development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.1214-1236. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44320-025-00117-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuPETFlow: multiple ploidy estimation tool from flow cytometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.301. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11470-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative taxonomy approach reveals Saccharomyces chiloensis sp. nov. as a newly discovered species from Coastal Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas A Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Barría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1011396. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScRAPdb: an integrated pan-omics database for the Saccharomyces cerevisiae reference assembly panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zepu Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tarabini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.gkae955. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication signatures in the non-conventional yeast Lachancea cidri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Benavides-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01058-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomerase-independent survival leads to a mosaic of complex subtelomere rearrangements in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), pp.1582-1598. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.278043.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere assemblies of 142 strains characterize the genome structural landscape in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (8), pp.1390 - 1399. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-023-01459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐dated divergence between South Hemisphere populations of the non‐conventional yeast L . cidri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quintero-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary model identifies the main evolutionary biases for the evolution of genome-replication profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Droghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.63542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The budding yeast life cycle: More complex than anticipated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Llorente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Reconstruction Based on Synteny Block and Gene Adjacencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Champeimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Oteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.2747-2762. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of beer wort fermentation diversity across natural Saccharomyces eubayanus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Mardones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Krogerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.1012-1025. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUM&Co: accurate detection of all SV types through whole-genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.3242-3243. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Contiguous Nanopore Genome Assembly of Chlamydomonas reinhardtii CC-1690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (37), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00726-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling yeast chromosomes with CRISPR/ Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.e1008332. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the temporal program of genome replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2199. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing meiotic chromosomes' structure and pairing using a designer sequence optimized for Hi‐C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittore F Scolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurele Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.e8293. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20188293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Portrait of De Novo Genes in Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vakirlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Opulente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Todd Hittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (3), pp.631-645. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting evolutionary genome dynamics between domesticated and wild yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (6), pp.913-924. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Receivers for Low-Frequency Radio Telescopes UTR-2, URAN, GURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (04), pp.1641010. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2251171716410105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn entry probe mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.80-103. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of ancestral chromosome architecture and gene repertoire reveals principles of genome evolution in a model yeast genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vakirlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.918-932. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.204420.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissection of quantitative traits by bulk segregant mapping in a protoploid yeast species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsyr/fow056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary assessment of sea-level rise and climate change impacts on the lower Nile delta, Egypt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sušnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Vamvakeridou-Lyroudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kloos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Towards a better understanding of the links between stressors, hazard assessment and ecosystem services under water scarcity, 503-504, pp.279-288. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses: accurate detection of low-frequency structural variations in large insert-size sequencing libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.801-808. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bz-rates: a web-tool to estimate mutation rates from fluctuation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (11), pp.2323-2327. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.019836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynChro: A Fast and Easy Tool to Reconstruct and Visualize Synteny Blocks along Eukaryotic Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e92621. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0092621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total synthesis of a functional designer eukaryotic chromosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayana Annaluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie A. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivaprakash Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stracquadanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 344 (6179), pp.55-8. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01420002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling annotation gaps in yeast genomes using genome-wide contact maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marie-Nelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Marbouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (15), pp.2105-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01488132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveals chromosome-scale heterogeneous evolution in a protoploid yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Reisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of genetically diverged Saccharomyces cerevisiae strains with markerless deletions of multiple auxotrophic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight calibration of STEREO-B/WAVES antenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013RS005197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of chromosomal rearrangements based on synteny blocks and synteny packs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4, SI), pp.815-838. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exr047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest recorded ground-based decameter wavelength observations of Saturn’s lightning during the giant E-storm detected by Cassini spacecraft in early 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Kalinichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatiotemporal Program of Replication in the Genome of Lachancea kluyveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orso Maria Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.370-388. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutational Profile of the Yeast Genome Is Shaped by Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msr280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the performance of the ATLAS detector using cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1593. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00541736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on synteny between yeasts and vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 ((8-9)), pp.629-638. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00531451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-shooter, the new wide band intermediate resolution spectrograph at the ESO Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjaergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A105. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Simulation Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.823-874. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1429-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00486874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness of the ATLAS Tile Calorimeter for LHC collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.1193-1236. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1508-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00507847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness of the ATLAS Liquid Argon Calorimeter for LHC Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.723-753. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1354-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00441183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the ATLAS Muon Spectrometer with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.875-916. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1415-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00495276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of protoploid Saccharomycetaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe V Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1696-1709. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.091546.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle aggregation on vertical fluxes of organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schafer-Neth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1-4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual composition of a yeast chromosome arm is associated with its delayed replication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David James Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1710-1721. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.090605.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmental Duplications Arise from Pol32-Dependent Repair of Broken Forks through Two Alternative Replication-Based Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000175. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03376840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Ratio $\Gamma(K_L \to \pi^+ \pi^-)/\Gamma(K_L \to \pi\pm e \mp\nu)$ and Extraction of the CP Violation Parameter $|\eta+-|$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Kalmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 645, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00142530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $K^{0}_{\mu3}$ form factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Kalmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 647, pp.341-350. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and transport processes of marine particulate matter off Cape Blanc (NW-Africa): results from vertical camera profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ratmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.903-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variations in Titan's upper atmosphere: Impact on Cassini/Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kazeminejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.1183-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiative Ke3 Branching Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 605, pp.247-255. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Exploration of Growth Inhibition Caused by Overexpression of Genomic Fragments in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hantraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (9), pp.R72. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2004-5-9-r72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution in yeasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6995), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eucaryotic genome evolution through the spontaneous duplication of large chromosomal segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.234-243. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7600024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of $K_{L,S} \rightarrow \pi^{+}\pi^{-}e^{+}e^{-}$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end fusion of linear deleted chromosomes initiates a cycle of genome instability in Streptomyces ambofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (2), pp.411-425. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03698.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the decay $K_{s} \to \pi^{0}\gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 556, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00104-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise measurement of the decay $K_{L} \to\pi^{0}\gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 536, pp.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements of the $\eta$ and $K^0$ masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 533, pp.196-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the quadratic slope parameter in the $K_{L} \rightarrow 3\pi^{0}$ decay Dalitz plot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 515, pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene order in the genomes of two related yeast species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.2009-2019. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the decay $K_{s} \to \pi^{0}e^{+}e^{-}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 514, pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurement of the $\Xi^0$ mass and the branching ratios of the decays $\Xi^0\rightarrow\Lambda\gamma$ and $\Xi^0\rightarrow\Sigma^0\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new measurement of the branching ratio of $K_S \rightarrow \gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 493, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the transverse polarization of$\Lambda$-hyperons produced in inelastic pN-reactions at 450 GeV proton energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Setzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.265-269. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new measurement of direct CP violation in two pion decays of the neutral kaon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a J. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 465, pp.335-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraclonal polymorphism in the bacterium Streptomyces ambofaciens ATCC23877: evidence for a high degree of heterogeneity of the wild type clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 430 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(99)00149-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct search for light gluinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 446, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the decay rate and form factor parameter $\alpha_{K}*$ in the decay $K_{L} \rightarrow e^{+}e^{-}\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.553-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge in ionization detectors and the NA48 electromagnetic calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ceccucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 421, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of the linear chromosomal DNA from the centrally located oriC of Streptomyces ambofaciens revealed by PFGE gene dosage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 149 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0923-2508(98)80080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal arm replacement generates a high level of intraspecific polymorphism in the terminal inverted repeats of the linear chromosomal DNA of Streptomyces ambofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (6), pp.14296-301. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.95.24.14296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic instabi|ity and its possible evolutionary implications on the chromosomal structure of Streptomyces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.555 - 558. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9084(97)82003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unstable region of Streptomyces ambiofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (2), pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamantini Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.167-73. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unstable region of Streptomyces ambofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.261-71. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1996.366894.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSULTATS DE LA COLLABORATION SLAC-LBL A SPEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breidenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1976, 37 (C2), pp.C2-1-C2-11. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1976201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00216473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Cassini RPWS: Radio and plasma wav es at Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassini Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01818719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Plasma Wave Observations During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.abstract #U22A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and plasma wave observations during Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-antenna observations in the low-frequency radio astronomy of solar system objects and related topics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Planetary, Solar and Heliospheric Radio Emissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, Austria. pp.467-478, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/PRE8s467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the trigger and data acquisition systems in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022001, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/119/2/022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00308890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Level-Trigger Steering of the ATLAS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS High Level Trigger Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022013, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/119/2/022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Trigger - Commissioning with cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Computational Framework to Characterize the Genetic Diversity Across 3,570 Strains in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Computational Framework to Characterize the Genetic Diversity Across 3,570 Strains in S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent heterothallism in natural populations of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Andriushchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop on Molecular mechanisms in evolution and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Procedure to Generate Genome-Wide Spatiotemporal Program of Replication in Yeast Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, Yeast Functional Genomics, 978-1-4939-3078-4. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3079-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Procedure to Generate Genome-Wide Spatiotemporal Program of Replication in Yeast Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yeast Functional Genomics - Methods and Protocols, 978-1-4939-3078-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural diversity of telomere length distributions across 100 yeast strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Kornobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuPET-Flow: Multiple Ploidy Estimation Tool from Flow cytometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient burst of mutations occurs during the normal development of yeast colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomerase-independent survival leads to a mosaic of complex subtelomere rearrangements in $Chlamydomonas\ reinhardtii$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Walter Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the $K_s$ lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des régions terminales de l'ADN chromosomique linéaire de streptomyces ambofaciens : implications évolutives de l'instabilité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN10240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId428"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390102v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11470-8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389997v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00117-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797420v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Villarreal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O'Donnell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mu&#241;oz-Guzman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benavides-Parra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01058-23" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas A Pe&#241;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barr&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011396" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Garrido" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Eberhard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278043.123" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villarroel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam O'Donnell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quintero-Galvis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451843v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Droghetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mardones" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tapia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Urbina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13545" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086110v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Drillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Champeimont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa114" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02968249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa115" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00726-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Fleiss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Lu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008332" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Opulente" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Todd Hittinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx315" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175123v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04628-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890095v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Piazza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188293" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415521v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidorchuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410105" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Atkinson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spilker" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venkatapathy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.06.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Sigwalt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky de Montigny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow056" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204420.116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264305v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.019836" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafontaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu730" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250616v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su&#353;nik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Vamvakeridou-Lyroudia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kloos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Renaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.111" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01087685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Reisser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu295" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01420002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana Annaluru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A. Mitchell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaprakash Ramalingam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stracquadanio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249252" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358096v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092621" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panchenko" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rucker" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oswald" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RS005197" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr047" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351051v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovalenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Kalinichenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rucker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLGMZN1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Maria Romano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt014" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr280" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626818v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Gilles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1593-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dekker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Odorico" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaper" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjaergaard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117752" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00507847v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1508-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486874v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1429-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441183v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1354-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495276v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1415-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011155v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karakas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nowald" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schafer-Neth" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Barkmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.047" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03376840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Payen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000175" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137631v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Dosanjh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Gershon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Kalmus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.02.039" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142530v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Dosanjh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gershon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Kalmus" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.11.071" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298401v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ratmeyer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlitzer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023745v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.11.056" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kazeminejad" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868108v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hantraye" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-9-r72" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013856v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R. Batley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S. Dosanjh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868104v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600024" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Batley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011740v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011550v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012200v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306595v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212701" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013567v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012195v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fanti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nappi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012194v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008302v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bevan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007514v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palestini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Barr" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccucci" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cogan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cundy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009641v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nappi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005224v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J. Bevan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012084v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216473v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean-Marie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyarski" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breidenbach" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulos" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feldman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976201" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C02015141AEA3E1DF12EE979676152CA91DF7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818719v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Kurth" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Gurnett" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Averkamp" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bostrom" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752288v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Kurth" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660757v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Farrell" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192935v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Konovalenko" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s467" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308890v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abolins" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adragna" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aleksandrov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aleksandrov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/119/2/022001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260449v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bold" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eifert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913483" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260484v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/119/2/022013" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260521v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aielli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484807v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484804v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591570v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Agier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_14" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588228v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371194v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ilioaia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797474v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797448v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978722v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Walter Eberhard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011549v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747665v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10240" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00117-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11470-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas A Pe&#241;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Villarreal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barr&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011396" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O'Donnell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mu&#241;oz-Guzman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benavides-Parra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01058-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Garrido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Eberhard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278043.123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villarroel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam O'Donnell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quintero-Galvis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451843v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Droghetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63542" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02968249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Drillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Champeimont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa114" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mardones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tapia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Urbina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13545" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00726-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Fleiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Lu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008332" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04628-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Piazza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Opulente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Todd Hittinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidorchuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Atkinson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spilker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venkatapathy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.06.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204420.116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Sigwalt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky de Montigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow056" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su&#353;nik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Vamvakeridou-Lyroudia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kloos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Renaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.111" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu730" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.019836" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092621" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01420002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana Annaluru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A. Mitchell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaprakash Ramalingam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stracquadanio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249252" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01087685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Reisser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu295" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panchenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rucker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oswald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RS005197" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351051v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovalenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Kalinichenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rucker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLGMZN1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528417v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Maria Romano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr280" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1593-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Gilles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dekker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Odorico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjaergaard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117752" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1429-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00507847v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1508-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1354-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1415-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karakas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nowald" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schafer-Neth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Barkmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03376840v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Payen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000175" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142530v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Dosanjh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gershon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Kalmus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.11.071" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Dosanjh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Gershon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Kalmus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.02.039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ratmeyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlitzer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kazeminejad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023745v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.11.056" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hantraye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-9-r72" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R. Batley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S. Dosanjh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012604v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Batley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00104-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011740v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011550v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306595v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212701" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012200v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012194v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fanti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nappi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bevan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012195v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nappi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Setzu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801045" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J. Bevan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009641v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palestini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Barr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccucci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cogan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cundy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean-Marie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyarski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breidenbach" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feldman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976201" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C02015141AEA3E1DF12EE979676152CA91DF7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Kurth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Gurnett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Averkamp" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bostrom" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Kurth" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660757v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Farrell" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192935v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Konovalenko" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s467" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abolins" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adragna" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aleksandrov" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aleksandrov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/119/2/022001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260449v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bold" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eifert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913483" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260484v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/119/2/022013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aielli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484807v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484804v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563805v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591570v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Agier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_14" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371194v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ilioaia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797448v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978722v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Walter Eberhard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011549v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747665v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10240" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>