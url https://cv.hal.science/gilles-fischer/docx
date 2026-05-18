--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles FIscher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated losses of self-fertility shaped heterozygosity and polyploidy in yeast evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Andriushchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 123 (2), pp.e2525679123. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2525679123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient mutational burst occurs during yeast colony development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.1214-1236. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44320-025-00117-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuPETFlow: multiple ploidy estimation tool from flow cytometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.301. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11470-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative taxonomy approach reveals Saccharomyces chiloensis sp. nov. as a newly discovered species from Coastal Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas A Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Barría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1011396. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScRAPdb: an integrated pan-omics database for the Saccharomyces cerevisiae reference assembly panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zepu Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tarabini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.gkae955. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication signatures in the non-conventional yeast Lachancea cidri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Benavides-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01058-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomerase-independent survival leads to a mosaic of complex subtelomere rearrangements in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), pp.1582-1598. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.278043.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere assemblies of 142 strains characterize the genome structural landscape in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (8), pp.1390 - 1399. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-023-01459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐dated divergence between South Hemisphere populations of the non‐conventional yeast L . cidri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quintero-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary model identifies the main evolutionary biases for the evolution of genome-replication profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Droghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.63542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The budding yeast life cycle: More complex than anticipated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Llorente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Reconstruction Based on Synteny Block and Gene Adjacencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Champeimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Oteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.2747-2762. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of beer wort fermentation diversity across natural Saccharomyces eubayanus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Mardones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Krogerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.1012-1025. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUM&Co: accurate detection of all SV types through whole-genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.3242-3243. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Contiguous Nanopore Genome Assembly of Chlamydomonas reinhardtii CC-1690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (37), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00726-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling yeast chromosomes with CRISPR/ Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.e1008332. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the temporal program of genome replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2199. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing meiotic chromosomes' structure and pairing using a designer sequence optimized for Hi‐C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittore F Scolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurele Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.e8293. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20188293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Portrait of De Novo Genes in Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vakirlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Opulente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Todd Hittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (3), pp.631-645. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting evolutionary genome dynamics between domesticated and wild yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (6), pp.913-924. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Receivers for Low-Frequency Radio Telescopes UTR-2, URAN, GURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (04), pp.1641010. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2251171716410105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn entry probe mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.80-103. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of ancestral chromosome architecture and gene repertoire reveals principles of genome evolution in a model yeast genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vakirlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.918-932. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.204420.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissection of quantitative traits by bulk segregant mapping in a protoploid yeast species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsyr/fow056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary assessment of sea-level rise and climate change impacts on the lower Nile delta, Egypt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sušnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Vamvakeridou-Lyroudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kloos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Towards a better understanding of the links between stressors, hazard assessment and ecosystem services under water scarcity, 503-504, pp.279-288. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses: accurate detection of low-frequency structural variations in large insert-size sequencing libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.801-808. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bz-rates: a web-tool to estimate mutation rates from fluctuation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (11), pp.2323-2327. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.019836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynChro: A Fast and Easy Tool to Reconstruct and Visualize Synteny Blocks along Eukaryotic Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e92621. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0092621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total synthesis of a functional designer eukaryotic chromosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayana Annaluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie A. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivaprakash Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stracquadanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 344 (6179), pp.55-8. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01420002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling annotation gaps in yeast genomes using genome-wide contact maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marie-Nelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Marbouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (15), pp.2105-13. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01488132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveals chromosome-scale heterogeneous evolution in a protoploid yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Reisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of genetically diverged Saccharomyces cerevisiae strains with markerless deletions of multiple auxotrophic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight calibration of STEREO-B/WAVES antenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013RS005197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of chromosomal rearrangements based on synteny blocks and synteny packs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4, SI), pp.815-838. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exr047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest recorded ground-based decameter wavelength observations of Saturn’s lightning during the giant E-storm detected by Cassini spacecraft in early 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Kalinichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatiotemporal Program of Replication in the Genome of Lachancea kluyveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orso Maria Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.370-388. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutational Profile of the Yeast Genome Is Shaped by Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msr280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the performance of the ATLAS detector using cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1593. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00541736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on synteny between yeasts and vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 ((8-9)), pp.629-638. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00531451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-shooter, the new wide band intermediate resolution spectrograph at the ESO Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjaergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A105. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Simulation Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.823-874. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1429-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00486874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness of the ATLAS Tile Calorimeter for LHC collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.1193-1236. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1508-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00507847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness of the ATLAS Liquid Argon Calorimeter for LHC Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.723-753. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1354-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00441183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the ATLAS Muon Spectrometer with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.875-916. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1415-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00495276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of protoploid Saccharomycetaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe V Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1696-1709. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.091546.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle aggregation on vertical fluxes of organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schafer-Neth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1-4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual composition of a yeast chromosome arm is associated with its delayed replication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David James Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1710-1721. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.090605.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmental Duplications Arise from Pol32-Dependent Repair of Broken Forks through Two Alternative Replication-Based Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000175. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03376840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Ratio $\Gamma(K_L \to \pi^+ \pi^-)/\Gamma(K_L \to \pi\pm e \mp\nu)$ and Extraction of the CP Violation Parameter $|\eta+-|$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Kalmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 645, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00142530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $K^{0}_{\mu3}$ form factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Kalmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 647, pp.341-350. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and transport processes of marine particulate matter off Cape Blanc (NW-Africa): results from vertical camera profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ratmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.903-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variations in Titan's upper atmosphere: Impact on Cassini/Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kazeminejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.1183-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiative Ke3 Branching Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 605, pp.247-255. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Exploration of Growth Inhibition Caused by Overexpression of Genomic Fragments in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hantraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (9), pp.R72. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2004-5-9-r72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution in yeasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6995), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eucaryotic genome evolution through the spontaneous duplication of large chromosomal segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.234-243. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7600024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of $K_{L,S} \rightarrow \pi^{+}\pi^{-}e^{+}e^{-}$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end fusion of linear deleted chromosomes initiates a cycle of genome instability in Streptomyces ambofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (2), pp.411-425. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03698.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the decay $K_{s} \to \pi^{0}\gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 556, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00104-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise measurement of the decay $K_{L} \to\pi^{0}\gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 536, pp.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements of the $\eta$ and $K^0$ masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 533, pp.196-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the quadratic slope parameter in the $K_{L} \rightarrow 3\pi^{0}$ decay Dalitz plot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 515, pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene order in the genomes of two related yeast species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.2009-2019. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the decay $K_{s} \to \pi^{0}e^{+}e^{-}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 514, pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurement of the $\Xi^0$ mass and the branching ratios of the decays $\Xi^0\rightarrow\Lambda\gamma$ and $\Xi^0\rightarrow\Sigma^0\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new measurement of the branching ratio of $K_S \rightarrow \gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 493, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the transverse polarization of$\Lambda$-hyperons produced in inelastic pN-reactions at 450 GeV proton energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Setzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.265-269. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new measurement of direct CP violation in two pion decays of the neutral kaon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a J. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 465, pp.335-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraclonal polymorphism in the bacterium Streptomyces ambofaciens ATCC23877: evidence for a high degree of heterogeneity of the wild type clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 430 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(99)00149-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct search for light gluinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 446, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the decay rate and form factor parameter $\alpha_{K}*$ in the decay $K_{L} \rightarrow e^{+}e^{-}\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.553-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge in ionization detectors and the NA48 electromagnetic calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ceccucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 421, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of the linear chromosomal DNA from the centrally located oriC of Streptomyces ambofaciens revealed by PFGE gene dosage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 149 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0923-2508(98)80080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal arm replacement generates a high level of intraspecific polymorphism in the terminal inverted repeats of the linear chromosomal DNA of Streptomyces ambofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (6), pp.14296-301. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.95.24.14296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic instabi|ity and its possible evolutionary implications on the chromosomal structure of Streptomyces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.555 - 558. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9084(97)82003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unstable region of Streptomyces ambiofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (2), pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamantini Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.167-73. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unstable region of Streptomyces ambofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.261-71. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1996.366894.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSULTATS DE LA COLLABORATION SLAC-LBL A SPEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breidenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1976, 37 (C2), pp.C2-1-C2-11. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1976201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00216473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Cassini RPWS: Radio and plasma wav es at Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassini Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01818719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Plasma Wave Observations During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.abstract #U22A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and plasma wave observations during Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-antenna observations in the low-frequency radio astronomy of solar system objects and related topics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Planetary, Solar and Heliospheric Radio Emissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, Austria. pp.467-478, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/PRE8s467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the trigger and data acquisition systems in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022001, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/119/2/022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00308890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Level-Trigger Steering of the ATLAS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS High Level Trigger Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022013, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/119/2/022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Trigger - Commissioning with cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Computational Framework to Characterize the Genetic Diversity Across 3,570 Strains in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Computational Framework to Characterize the Genetic Diversity Across 3,570 Strains in S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent heterothallism in natural populations of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Andriushchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop on Molecular mechanisms in evolution and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Procedure to Generate Genome-Wide Spatiotemporal Program of Replication in Yeast Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, Yeast Functional Genomics, 978-1-4939-3078-4. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3079-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Procedure to Generate Genome-Wide Spatiotemporal Program of Replication in Yeast Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yeast Functional Genomics - Methods and Protocols, 978-1-4939-3078-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural diversity of telomere length distributions across 100 yeast strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Kornobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuPET-Flow: Multiple Ploidy Estimation Tool from Flow cytometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient burst of mutations occurs during the normal development of yeast colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomerase-independent survival leads to a mosaic of complex subtelomere rearrangements in $Chlamydomonas\ reinhardtii$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Walter Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the $K_s$ lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des régions terminales de l'ADN chromosomique linéaire de streptomyces ambofaciens : implications évolutives de l'instabilité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN10240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId428"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gilles FIscher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated losses of self-fertility shaped heterozygosity and polyploidy in yeast evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Andriushchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 123 (2), pp.e2525679123. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2525679123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient mutational burst occurs during yeast colony development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (9), pp.1214-1236. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s44320-025-00117-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuPETFlow: multiple ploidy estimation tool from flow cytometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.301. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-025-11470-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative taxonomy approach reveals Saccharomyces chiloensis sp. nov. as a newly discovered species from Coastal Patagonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas A Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Barría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (9), pp.e1011396. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1011396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication signatures in the non-conventional yeast Lachancea cidri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Muñoz-Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Benavides-Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msystems.01058-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ScRAPdb: an integrated pan-omics database for the Saccharomyces cerevisiae reference assembly panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zepu Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yifan Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tarabini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huihui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.gkae955. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomerase-independent survival leads to a mosaic of complex subtelomere rearrangements in Chlamydomonas reinhardtii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33 (9), pp.1582-1598. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.278043.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomere-to-telomere assemblies of 142 strains characterize the genome structural landscape in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Abou Saada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (8), pp.1390 - 1399. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-023-01459-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene‐dated divergence between South Hemisphere populations of the non‐conventional yeast L . cidri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Villarreal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Quintero-Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03873794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The budding yeast life cycle: More complex than anticipated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Llorente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evolutionary model identifies the main evolutionary biases for the evolution of genome-replication profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossana Droghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.63542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451843v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic Reconstruction Based on Synteny Block and Gene Adjacencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Champeimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Oteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.2747-2762. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaa114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiling of beer wort fermentation diversity across natural Saccharomyces eubayanus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Mardones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Villarroel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristoffer Krogerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Tapia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Urbina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.1012-1025. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Contiguous Nanopore Genome Assembly of Chlamydomonas reinhardtii CC-1690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (37), pp.e00726-20. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00726-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUM&Co: accurate detection of all SV types through whole-genome alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (10), pp.3242-3243. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Goffeau's imprinting on second generation yeast “genomologists”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (4), pp.167-175. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.3377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshuffling yeast chromosomes with CRISPR/ Cas9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O'Donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téo Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenqing Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (8), pp.e1008332. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1008332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of the temporal program of genome replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.2199. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-04628-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing meiotic chromosomes' structure and pairing using a designer sequence optimized for Hi‐C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloise Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittore F Scolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurele Piazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (7), pp.e8293. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/msb.20188293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Molecular Portrait of De Novo Genes in Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vakirlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Opulente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Achaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Todd Hittinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (3), pp.631-645. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msx315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting evolutionary genome dynamics between domesticated and wild yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Xing Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Hallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Persson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (6), pp.913-924. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Receivers for Low-Frequency Radio Telescopes UTR-2, URAN, GURT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidorchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Astronomical Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (04), pp.1641010. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S2251171716410105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hera Saturn entry probe mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Atkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Venkatapathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poncy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.80-103. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2015.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of ancestral chromosome architecture and gene repertoire reveals principles of genome evolution in a model yeast genus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Vakirlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Sarilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Fleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.918-932. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.204420.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissection of quantitative traits by bulk segregant mapping in a protoploid yeast species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasie Sigwalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky de Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (5), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsyr/fow056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysses: accurate detection of low-frequency structural variations in large insert-size sequencing libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Lafontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (6), pp.801-808. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary assessment of sea-level rise and climate change impacts on the lower Nile delta, Egypt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sušnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. S. Vamvakeridou-Lyroudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Baumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kloos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.G. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Towards a better understanding of the links between stressors, hazard assessment and ecosystem services under water scarcity, 503-504, pp.279-288. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bz-rates: a web-tool to estimate mutation rates from fluctuation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (11), pp.2323-2327. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.019836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total synthesis of a functional designer eukaryotic chromosome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayana Annaluru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie A. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sivaprakash Ramalingam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Stracquadanio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 344 (6179), pp.55-8. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1249252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01420002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling annotation gaps in yeast genomes using genome-wide contact maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marie-Nelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Marbouty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (15), pp.2105-13. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01488132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SynChro: A Fast and Easy Tool to Reconstruct and Visualize Synteny Blocks along Eukaryotic Chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (3), pp.e92621. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0092621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genomics reveals chromosome-scale heterogeneous evolution in a protoploid yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Reisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Schacherer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight calibration of STEREO-B/WAVES antenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Panchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oswald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (3), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013RS005197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A set of genetically diverged Saccharomyces cerevisiae strains with markerless deletions of multiple auxotrophic genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Louvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianni Liti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (3), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/yea.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of chromosomal rearrangements based on synteny blocks and synteny packs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Logic and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4, SI), pp.815-838. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/logcom/exr047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earliest recorded ground-based decameter wavelength observations of Saturn’s lightning during the giant E-storm detected by Cassini spacecraft in early 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Kalinichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecacheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 224 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01351051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatiotemporal Program of Replication in the Genome of Lachancea kluyveri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orso Maria Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Touzain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (2), pp.370-388. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evt014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mutational Profile of the Yeast Genome Is Shaped by Replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (3), pp.905-913. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msr280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Massive Long-lived Highly Ionising Particles with the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 698, pp.353-370. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2011.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00564521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Diphoton Events with Large Missing Transverse Energy with 36 pb^-1 of 7 TeV Proton-Proton Collision Data with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1744. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1744-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00606029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the performance of the ATLAS detector using cosmic-ray muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1593. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1593-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00541736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on synteny between yeasts and vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Drillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fischer Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 334 ((8-9)), pp.629-638. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for Quark Contact Interactions in Dijet Angular Distributions in pp Collisions at sqrt(s) = 7 TeV Measured with the ATLAS Detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 694, pp.327-345. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2010.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00531451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-shooter, the new wide band intermediate resolution spectrograph at the ESO Very Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dekker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. d'Odorico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kjaergaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A105. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00708794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminosity Determination in pp Collisions at sqrt(s)=7 TeV Using the ATLAS Detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71, pp.1630. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-011-1630-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness of the ATLAS Tile Calorimeter for LHC collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.1193-1236. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1508-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00507847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Simulation Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.823-874. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1429-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00486874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for new particles in two-jet final states in 7 TeV proton-proton collisions with the ATLAS detector at the LHC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.161801. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.161801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00509903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of the ATLAS Detector using First Collision Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 09, 056 (66p.). </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/JHEP09(2010)056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00489869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Readiness of the ATLAS Liquid Argon Calorimeter for LHC Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.723-753. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1354-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00441183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commissioning of the ATLAS Muon Spectrometer with Cosmic Rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Abdelalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70, pp.875-916. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjc/s10052-010-1415-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00495276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics of protoploid Saccharomycetaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Souciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe V Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1696-1709. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.091546.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of particle aggregation on vertical fluxes of organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schafer-Neth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Iversen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (1-4), pp.331-341. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2009.07.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual composition of a yeast chromosome arm is associated with its delayed replication.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David James Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.1710-1721. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.090605.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmental Duplications Arise from Pol32-Dependent Repair of Broken Forks through Two Alternative Replication-Based Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (9), pp.e1000175. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1000175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03376840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Ratio $\Gamma(K_L \to \pi^+ \pi^-)/\Gamma(K_L \to \pi\pm e \mp\nu)$ and Extraction of the CP Violation Parameter $|\eta+-|$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Kalmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 645, pp.26-35. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2006.11.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00142530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of $K^{0}_{\mu3}$ form factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Kalmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 647, pp.341-350. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2007.02.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00137631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and transport processes of marine particulate matter off Cape Blanc (NW-Africa): results from vertical camera profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nowald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Karakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ratmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schlitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Science Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (4), pp.903-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Radiative Ke3 Branching Ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 605, pp.247-255. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2004.11.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature variations in Titan's upper atmosphere: Impact on Cassini/Huygens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kazeminejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coustenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.1183-1189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Exploration of Growth Inhibition Caused by Overexpression of Genomic Fragments in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Badis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fairhead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Talla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Hantraye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (9), pp.R72. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/gb-2004-5-9-r72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome evolution in yeasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Casaregola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 430 (6995), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature02579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00104411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eucaryotic genome evolution through the spontaneous duplication of large chromosomal segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Koszul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caburet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.234-243. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7600024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02868104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of $K_{L,S} \rightarrow \pi^{+}\pi^{-}e^{+}e^{-}$ decays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 30, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end fusion of linear deleted chromosomes initiates a cycle of genome instability in Streptomyces ambofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Fourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (2), pp.411-425. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03698.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the decay $K_{s} \to \pi^{0}\gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 556, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(03)00104-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise measurement of the decay $K_{L} \to\pi^{0}\gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 536, pp.229-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New measurements of the $\eta$ and $K^0$ masses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 533, pp.196-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the quadratic slope parameter in the $K_{L} \rightarrow 3\pi^{0}$ decay Dalitz plot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 515, pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00013567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of gene order in the genomes of two related yeast species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Neuvéglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Durrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gaillardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11, pp.2009-2019. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/gr.212701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00306595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Search for the decay $K_{s} \to \pi^{0}e^{+}e^{-}$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 514, pp.253-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision measurement of the $\Xi^0$ mass and the branching ratios of the decays $\Xi^0\rightarrow\Lambda\gamma$ and $\Xi^0\rightarrow\Sigma^0\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new measurement of the branching ratio of $K_S \rightarrow \gamma\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Gershon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 493, pp.29-35. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0370-2693(00)01143-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00008302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the transverse polarization of$\Lambda$-hyperons produced in inelastic pN-reactions at 450 GeV proton energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Setzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, pp.265-269. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s100529801045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new measurement of direct CP violation in two pion decays of the neutral kaon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a J. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 465, pp.335-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00005224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraclonal polymorphism in the bacterium Streptomyces ambofaciens ATCC23877: evidence for a high degree of heterogeneity of the wild type clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutation Research - Fundamental and Molecular Mechanisms of Mutagenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 430 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0027-5107(99)00149-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct search for light gluinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 446, pp.117-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00012084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the decay rate and form factor parameter $\alpha_{K}*$ in the decay $K_{L} \rightarrow e^{+}e^{-}\gamma$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Musa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 458, pp.553-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00009641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space charge in ionization detectors and the NA48 electromagnetic calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Palestini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G D. Barr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ceccucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 421, pp.75-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication of the linear chromosomal DNA from the centrally located oriC of Streptomyces ambofaciens revealed by PFGE gene dosage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Holl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Nicolas Volff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vandewiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 149 (3), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0923-2508(98)80080-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromosomal arm replacement generates a high level of intraspecific polymorphism in the terminal inverted repeats of the linear chromosomal DNA of Streptomyces ambofaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (6), pp.14296-301. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.95.24.14296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic instabi|ity and its possible evolutionary implications on the chromosomal structure of Streptomyces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 79, pp.555 - 558. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0300-9084(97)82003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 143, pp.167-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unstable region of Streptomyces ambiofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (2), pp.261-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ribosomal operons on the linear chromosomal DNA of Streptomyces ambofaciens DSM40697</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamantini Kyriacou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Decaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.167-73. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.1996.tb08476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The unstable region of Streptomyces ambofaciens includes 210 kb terminal inverted repeats flanking the extremities of the linear chromosomal DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Francou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franca Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guérineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.261-71. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1996.366894.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSULTATS DE LA COLLABORATION SLAC-LBL A SPEAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boyarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breidenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Feldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1976, 37 (C2), pp.C2-1-C2-11. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1976201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00216473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The legacy of Cassini RPWS: Radio and plasma wav es at Saturn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald A. Gurnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. F. Averkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cassini Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01818719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and Plasma Wave Observations During Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bostrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Cornilleau-Wehrlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, Louisiane, United States. pp.abstract #U22A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio and plasma wave observations during Cassini's Grand Finale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. S. Kurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Canu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. M. Farrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01660757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-antenna observations in the low-frequency radio astronomy of solar system objects and related topics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Konovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.O. Rucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Zakharenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ulyanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Planetary, Solar and Heliospheric Radio Emissions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Graz, Austria. pp.467-478, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/PRE8s467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the trigger and data acquisition systems in ATLAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022001, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/119/2/022001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00308890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High-Level-Trigger Steering of the ATLAS Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE NPSS Real Time Conference (RT07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Batavia, United States. pp.165-171, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2007.913483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS High Level Trigger Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Eifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022013, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/119/2/022013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATLAS Trigger - Commissioning with cosmic rays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abolins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adragna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aleksandrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computing in High Energy and Nuclear Physics (CHEP-07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Victoria, Canada. pp.022014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00260521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Computational Framework to Characterize the Genetic Diversity Across 3,570 Strains in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeast 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Computational Framework to Characterize the Genetic Diversity Across 3,570 Strains in S. cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pouyet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent heterothallism in natural populations of Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Andriushchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop on Molecular mechanisms in evolution and ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Procedure to Generate Genome-Wide Spatiotemporal Program of Replication in Yeast Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, Yeast Functional Genomics, 978-1-4939-3078-4. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3079-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Versatile Procedure to Generate Genome-Wide Spatiotemporal Program of Replication in Yeast Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Yeast Functional Genomics - Methods and Protocols, 978-1-4939-3078-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural diversity of telomere length distributions across 100 yeast strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Kornobis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Ilioaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MuPET-Flow: Multiple Ploidy Estimation Tool from Flow cytometry data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gómez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transient burst of mutations occurs during the normal development of yeast colonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Vittorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gillet-Markowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel O’donnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telomerase-independent survival leads to a mosaic of complex subtelomere rearrangements in $Chlamydomonas\ reinhardtii$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Walter Eberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measurement of the $K_s$ lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R. Batley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R S. Dosanjh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00011549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des régions terminales de l'ADN chromosomique linéaire de streptomyces ambofaciens : implications évolutives de l'instabilité génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Université Henri Poincaré - Nancy 1, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998NAN10240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01747665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId429"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00117-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11470-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas A Pe&#241;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Villarreal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barr&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011396" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O'Donnell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mu&#241;oz-Guzman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benavides-Parra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01058-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Garrido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Eberhard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278043.123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villarroel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam O'Donnell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quintero-Galvis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451843v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Droghetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63542" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02968249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Drillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Champeimont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa114" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mardones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tapia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Urbina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13545" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086240v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00726-20" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Fleiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Lu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008332" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04628-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Piazza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Opulente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Todd Hittinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidorchuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Atkinson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spilker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venkatapathy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.06.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204420.116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Sigwalt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky de Montigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow056" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su&#353;nik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Vamvakeridou-Lyroudia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kloos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Renaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.111" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafontaine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu730" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.019836" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092621" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01420002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana Annaluru" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A. Mitchell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaprakash Ramalingam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stracquadanio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249252" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01087685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Reisser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu295" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panchenko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rucker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oswald" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RS005197" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351051v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovalenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Kalinichenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rucker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLGMZN1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528417v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Maria Romano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr280" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541736v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1593-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Gilles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dekker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Odorico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjaergaard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117752" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486874v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1429-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00507847v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1508-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1354-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1415-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karakas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nowald" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schafer-Neth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Barkmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03376840v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Payen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000175" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142530v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Dosanjh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gershon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Kalmus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.11.071" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Dosanjh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Gershon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Kalmus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.02.039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ratmeyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlitzer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329394v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kazeminejad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023745v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lai" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.11.056" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hantraye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-9-r72" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R. Batley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S. Dosanjh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012604v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Batley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00104-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011740v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011550v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306595v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212701" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012200v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012194v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fanti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nappi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bevan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012195v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nappi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Setzu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801045" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J. Bevan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012084v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009641v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007514v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palestini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Barr" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccucci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cogan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cundy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean-Marie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyarski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breidenbach" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feldman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976201" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C02015141AEA3E1DF12EE979676152CA91DF7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Kurth" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Gurnett" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Averkamp" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bostrom" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Kurth" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660757v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Farrell" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192935v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Konovalenko" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s467" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abolins" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adragna" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aleksandrov" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aleksandrov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/119/2/022001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260449v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bold" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eifert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913483" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260484v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/119/2/022013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260521v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aielli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484807v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484804v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563805v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591570v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Agier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_14" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588228v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371194v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ilioaia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797448v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978722v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Walter Eberhard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011549v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747665v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10240" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404528v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vittorelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Andriushchenko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Agier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2525679123" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gillet-Markowska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-025-00117-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#243;mez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fischer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11470-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797405v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas A Pe&#241;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Villarreal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Barr&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011396" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797420v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O'Donnell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mu&#241;oz-Guzman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Benavides-Parra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01058-23" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zepu Miao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Ren" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tarabini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludong Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihui Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Garrido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fischer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Eberhard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.278043.123" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O&#8217;donnell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Xing Yue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou Saada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01459-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873794v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Villarroel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam O'Donnell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Quintero-Galvis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Liti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Llorente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3533" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451843v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Droghetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.63542" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02968249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Drillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Champeimont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Oteri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Carbone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa114" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086238v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Mardones" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoffer Krogerus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Tapia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Urbina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13545" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086240v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00726-20" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02879014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa115" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.3377" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Fleiss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqing Lu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008332" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delmas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04628-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittore F Scolari" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurele Piazza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thierry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188293" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Opulente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Achaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Todd Hittinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx315" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546021v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aigrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Hallin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Persson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3847" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zakharenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konovalenko" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zarka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ulyanov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidorchuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2251171716410105" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Atkinson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spilker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Venkatapathy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poncy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2015.06.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarilar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.204420.116" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Sigwalt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky de Montigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow056" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Lafontaine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu730" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Su&#353;nik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Vamvakeridou-Lyroudia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kloos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Renaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.111" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264305v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Louvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.019836" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01420002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayana Annaluru" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Muller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie A. Mitchell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivaprakash Ramalingam" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Stracquadanio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1249252" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01488132v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marie-Nelly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Marbouty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cournac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu162" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092621" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01087685v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Reisser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu295" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541905v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Panchenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Macher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rucker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oswald" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013RS005197" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Louvel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.2991" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528430v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exr047" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351051v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Konovalenko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Kalinichenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O. Rucker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecacheux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.024" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLGMZN1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528417v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orso Maria Romano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Touzain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr280" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00564521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abbott" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abdallah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdelalim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdesselam" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2011.03.033" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00606029v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1744-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00541736v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1593-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fischer Gilles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2011.05.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00531451v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.10.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708794v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dekker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Odorico" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kaper" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjaergaard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117752" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Abdesselam" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-011-1630-5" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00507847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1508-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00486874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1429-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00509903v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.161801" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00489869v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2010)056" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00441183v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1354-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00495276v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-010-1415-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407511v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Souciet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dujon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gaillardin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnston" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Baret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.091546.109" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karakas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nowald" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schafer-Neth" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iversen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Barkmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2009.07.047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407518v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Payen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David James Sherman" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.090605.108" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03376840v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Payen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Koszul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000175" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00142530v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bevan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Dosanjh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Gershon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Kalmus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2006.11.071" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00137631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Dosanjh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Gershon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Kalmus" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2007.02.039" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298401v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ratmeyer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schlitzer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.11.056" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329394v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kazeminejad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coustenis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witasse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868108v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boyer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hantraye" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-9-r72" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sherman" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durrens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02579" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-J2NF1Q9P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868104v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caburet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013856v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R. Batley" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S. Dosanjh" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659028v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wenner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roth" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03698.x" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012604v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Batley" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(03)00104-7" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011740v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011550v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Musa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306595v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.212701" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012200v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012194v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fanti" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nappi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008302v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marras" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bevan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)01143-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012195v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nappi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Setzu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100529801045" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005224v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a J. Bevan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01659011v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dary" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andr&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0027-5107(99)00149-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012084v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009641v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007514v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palestini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G D. Barr" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ceccucci" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cogan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cundy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658988v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nicolas Volff" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vandewiele" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Decaris" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(98)80080-6" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625341v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.24.14296" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658975v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kyriacou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(97)82003-2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687566v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kyriacou" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697136v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Francou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658770v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Berger" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantini Kyriacou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.1996.tb08476.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01658762v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Francou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rineau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.366894.x" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00216473v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean-Marie" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boyarski" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breidenbach" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bulos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feldman" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1976201" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C02015141AEA3E1DF12EE979676152CA91DF7C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01818719v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S. Kurth" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Gurnett" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Averkamp" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bostrom" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Canu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02752288v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S. Kurth" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cecconi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cornilleau-Wehrlin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01660757v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. M. Farrell" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192935v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Konovalenko" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Zakharenko" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/PRE8s467" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308890v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abolins" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adragna" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aleksandrov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aleksandrov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amorim" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/119/2/022001" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260449v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bold" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eifert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2007.913483" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260484v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/119/2/022013" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00260521v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achenbach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aielli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484807v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pouyet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484804v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563805v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01591570v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Agier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_14" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588228v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371194v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Kornobis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Ilioaia" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797474v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797448v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978722v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Walter Eberhard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011549v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747665v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10240" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>