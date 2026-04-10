--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -802,278 +802,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast global and partial reflective symmetry analyses using boundary surfaces of mechanical components</w:t>
+                <w:t xml:space="preserve">Template-based geometric transformations of a functionally enriched DMU into FE assembly models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Li</w:t>
+                <w:t xml:space="preserve">Flavien Boussuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Shahwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Hahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.70-89. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.436-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2014.881187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961709v1</w:t>
+                <w:t xml:space="preserve">hal-00922880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-based geometric transformations of a functionally enriched DMU into FE assembly models</w:t>
+                <w:t xml:space="preserve">Fast global and partial reflective symmetry analyses using boundary surfaces of mechanical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Boussuge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Shahwan</w:t>
+                <w:t xml:space="preserve">Ke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Hahmann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moreno Trlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (4), pp.436-449. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.70-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16864360.2014.881187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922880v2</w:t>
+                <w:t xml:space="preserve">hal-00961709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative behavioral reasoning from components' interfaces to components' functions for DMU adaption to FE analyses</w:t>
               </w:r>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Trlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1952,90 +1952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-based geometric transformations of a functionally enriched DMU into FE assembly models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Shahwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Hahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Pierre Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Hahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2310,77 +2310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated contextual annotation of B-Rep CAD mechanical components deriving technoligy and symmetry information to support partial retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Shahwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Trlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Groupe de Travail en Modélisation Géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,204 +2745,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'informations fonctionnelles et mécaniques à partir de modèles géométriques d'assemblages</w:t>
+                <w:t xml:space="preserve">Symmetry plane detection for 3D CAD volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 2010 du "Groupe de Travail en Modélisation Géométrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dijon, France. pp.1</w:t>
+              <w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587695v1</w:t>
+                <w:t xml:space="preserve">hal-00645352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry plane detection for 3D CAD volumes</w:t>
+                <w:t xml:space="preserve">Extraction d'informations fonctionnelles et mécaniques à partir de modèles géométriques d'assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée 2010 du "Groupe de Travail en Modélisation Géométrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dijon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645352v1</w:t>
+                <w:t xml:space="preserve">hal-00587695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching assembly cad models with functional and mechanical informations to ease cae</w:t>
               </w:r>
@@ -3004,472 +3004,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la topologie CAO pour la génération d'un modèle de simulation et de ses contraintes de maillage éléments finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective analysis for CAD-FEM integration and other product views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">IEEE CAD &amp; CG conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Huangshan, China. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422170v1</w:t>
+                <w:t xml:space="preserve">hal-00401540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective analysis for CAD-FEM integration and other product views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation de la topologie CAO pour la génération d'un modèle de simulation et de ses contraintes de maillage éléments finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cuillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CAD &amp; CG conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Huangshan, China. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401540v1</w:t>
+                <w:t xml:space="preserve">hal-01422170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards cad models automatic simplification for finite element analysis</w:t>
+                <w:t xml:space="preserve">Vers l'adaptation automatisée des modèles cao pour la simulation par éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cuillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Monastir, Tunisia. pp.1-8</w:t>
+              <w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188604v1</w:t>
+                <w:t xml:space="preserve">hal-00188610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'adaptation automatisée des modèles cao pour la simulation par éléments finis</w:t>
+                <w:t xml:space="preserve">Towards cad models automatic simplification for finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cuillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">CMSM07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Monastir, Tunisia. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188610v1</w:t>
+                <w:t xml:space="preserve">hal-00188604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the advancing front method to composite geometry</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1184-1190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Babanezhad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aidibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2020.05.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sabri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S. Tahan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2019.07.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922958v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2013-0088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00961709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Trlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2014.03.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922880v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Boussuge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.881187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cuilli&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Maranzana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2007.10.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT912FPZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.324-328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Antoine Tahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00966463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Pierre Bonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jourdes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/067-070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401540v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuilliere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maranzana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28073-1_94" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A291594A5C1F2C1AF77F5959291DC2351FC69E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lovinfosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1184-1190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Babanezhad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aidibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2020.05.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sabri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S. Tahan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2019.07.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922958v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2013-0088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922880v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Boussuge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.881187" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00961709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Trlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2014.03.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cuilli&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Maranzana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2007.10.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT912FPZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.324-328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Antoine Tahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00966463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Pierre Bonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jourdes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/067-070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuilliere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maranzana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28073-1_94" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A291594A5C1F2C1AF77F5959291DC2351FC69E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lovinfosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>