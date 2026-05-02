--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -802,278 +802,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922958v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-based geometric transformations of a functionally enriched DMU into FE assembly models</w:t>
+                <w:t xml:space="preserve">Fast global and partial reflective symmetry analyses using boundary surfaces of mechanical components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Boussuge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Shahwan</w:t>
+                <w:t xml:space="preserve">Ke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie Hahmann</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moreno Trlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (4), pp.436-449. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.70-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16864360.2014.881187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cad.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922880v2</w:t>
+                <w:t xml:space="preserve">hal-00961709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast global and partial reflective symmetry analyses using boundary surfaces of mechanical components</w:t>
+                <w:t xml:space="preserve">Template-based geometric transformations of a functionally enriched DMU into FE assembly models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Li</w:t>
+                <w:t xml:space="preserve">Flavien Boussuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Shahwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Hahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.70-89. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.436-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cad.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2014.881187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961709v1</w:t>
+                <w:t xml:space="preserve">hal-00922880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative behavioral reasoning from components' interfaces to components' functions for DMU adaption to FE analyses</w:t>
               </w:r>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Trlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palombi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1952,90 +1952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Template-based geometric transformations of a functionally enriched DMU into FE assembly models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Boussuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Shahwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Hahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Pierre Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jourdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Hahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2310,77 +2310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated contextual annotation of B-Rep CAD mechanical components deriving technoligy and symmetry information to support partial retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Shahwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Trlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2682,51 +2682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées du Groupe de Travail en Modélisation Géométrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2745,204 +2745,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry plane detection for 3D CAD volumes</w:t>
+                <w:t xml:space="preserve">Extraction d'informations fonctionnelles et mécaniques à partir de modèles géométriques d'assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) (2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASME, Aug 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée 2010 du "Groupe de Travail en Modélisation Géométrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dijon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645352v1</w:t>
+                <w:t xml:space="preserve">hal-00587695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'informations fonctionnelles et mécaniques à partir de modèles géométriques d'assemblages</w:t>
+                <w:t xml:space="preserve">Symmetry plane detection for 3D CAD volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée 2010 du "Groupe de Travail en Modélisation Géométrique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dijon, France. pp.1</w:t>
+              <w:t xml:space="preserve">ASME 2010 International Design Engineering Technical Conferences (IDETC) and Computers and Information in Engineering Conference (CIE) (2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Aug 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587695v1</w:t>
+                <w:t xml:space="preserve">hal-00645352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching assembly cad models with functional and mechanical informations to ease cae</w:t>
               </w:r>
@@ -3207,269 +3207,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'adaptation automatisée des modèles cao pour la simulation par éléments finis</w:t>
+                <w:t xml:space="preserve">Towards cad models automatic simplification for finite element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Cuillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">CMSM07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Monastir, Tunisia. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188610v1</w:t>
+                <w:t xml:space="preserve">hal-00188604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards cad models automatic simplification for finite element analysis</w:t>
+                <w:t xml:space="preserve">Vers l'adaptation automatisée des modèles cao pour la simulation par éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Cuillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSM07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Monastir, Tunisia. pp.1-8</w:t>
+              <w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00188604v1</w:t>
+                <w:t xml:space="preserve">hal-00188610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the advancing front method to composite geometry</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1184-1190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Babanezhad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aidibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2020.05.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sabri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S. Tahan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2019.07.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922958v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2013-0088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922880v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Boussuge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.881187" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00961709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Trlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2014.03.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cuilli&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Maranzana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2007.10.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT912FPZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.324-328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Antoine Tahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00966463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Pierre Bonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jourdes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/067-070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587695v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuilliere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maranzana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28073-1_94" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A291594A5C1F2C1AF77F5959291DC2351FC69E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lovinfosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542608v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Lammini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric No&#235;l" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-026-17766-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603629v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.1184-1190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaveh Babanezhad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aidibe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tahan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2020.05.006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Sabri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S. Tahan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precisioneng.2019.07.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922958v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Shahwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-03-2013-0088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00961709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Trlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2014.03.005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922880v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Boussuge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2014.881187" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01073655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palombi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cuilli&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Maranzana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2013.05.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188600v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2007.10.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XT912FPZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_23" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2021.324-328" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462487v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Antoine Tahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00966463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Pierre Bonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jourdes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3DOR/3DOR12/067-070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645536v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645352v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401540v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuilliere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maranzana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401211v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurice Marin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-28073-1_94" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C2A291594A5C1F2C1AF77F5959291DC2351FC69E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645357v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lovinfosse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00580583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>